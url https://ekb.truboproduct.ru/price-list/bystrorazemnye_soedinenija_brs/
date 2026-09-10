--- v0 (2026-05-26)
+++ v1 (2026-09-10)
@@ -485,324 +485,324 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/2" CPR</t>
+          <t>Быстроразъемное соединение (БРС) 1" CPR</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/2" ISO-A</t>
+          <t>Быстроразъемное соединение (БРС) 1" ISO-A</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/2" STG</t>
+          <t>Быстроразъемное соединение (БРС) 1" STG</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>171 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/2" TGW</t>
+          <t>Быстроразъемное соединение (БРС) 1" TGW</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/4" CPR</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/2" CPR</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/4" ISO-A</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/2" ISO-A</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>167 ₽/шт.</t>
+          <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/4" STG</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/2" STG</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>179 ₽/шт.</t>
+          <t>171 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1.1/4" TGW</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/2" TGW</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/2 " CPR</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/4" CPR</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/2 " ISO-A</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/4" ISO-A</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/2 " STG</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/4" STG</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/2 " TGW</t>
+          <t>Быстроразъемное соединение (БРС) 1.1/4" TGW</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>190 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/4" CPR</t>
+          <t>Быстроразъемное соединение (БРС) 1/2 " CPR</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>159 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/4" ISO-A</t>
+          <t>Быстроразъемное соединение (БРС) 1/2 " ISO-A</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/4" STG</t>
+          <t>Быстроразъемное соединение (БРС) 1/2 " STG</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1/4" TGW</t>
+          <t>Быстроразъемное соединение (БРС) 1/2 " TGW</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>195 ₽/шт.</t>
+          <t>190 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1" CPR</t>
+          <t>Быстроразъемное соединение (БРС) 1/4" CPR</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1" ISO-A</t>
+          <t>Быстроразъемное соединение (БРС) 1/4" ISO-A</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>166 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1" STG</t>
+          <t>Быстроразъемное соединение (БРС) 1/4" STG</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>Быстроразъемное соединение (БРС) 1" TGW</t>
+          <t>Быстроразъемное соединение (БРС) 1/4" TGW</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>187 ₽/шт.</t>
+          <t>195 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Быстроразъемное соединение (БРС) 2" CPR</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Быстроразъемное соединение (БРС) 2" STG</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>183 ₽/шт.</t>
         </is>