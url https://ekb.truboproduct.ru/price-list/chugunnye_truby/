--- v2 (2026-08-28)
+++ v3 (2026-10-15)
@@ -497,7870 +497,7870 @@
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ekb@truboproduct.ru</t>
+          <t>ekaterinburg@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Труба чугунная 100 мм 176х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>26540 ₽/кг</t>
+          <t>25709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Труба чугунная 1000х1048х22,5 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>85250 ₽/кг</t>
+          <t>83432 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Труба чугунная 1000х1048х24,8 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>85512 ₽/кг</t>
+          <t>84195 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Труба чугунная 1000х1048х27 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>85631 ₽/кг</t>
+          <t>84441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Труба чугунная 100х118х7,5 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>20688 ₽/кг</t>
+          <t>21467 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Труба чугунная 100х118х8,3 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>20842 ₽/кг</t>
+          <t>22075 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Труба чугунная 100х118х9 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>20997 ₽/кг</t>
+          <t>22225 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Труба чугунная 125 мм 205х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>30448 ₽/кг</t>
+          <t>30408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Труба чугунная 125х144х7,9 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>26798 ₽/кг</t>
+          <t>26027 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Труба чугунная 125х144х8,7 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>27291 ₽/кг</t>
+          <t>26458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Труба чугунная 125х144х9,5 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>27489 ₽/кг</t>
+          <t>26695 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Труба чугунная 150 мм 230х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>41552 ₽/кг</t>
+          <t>40685 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Труба чугунная 150х170х10 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>38507 ₽/кг</t>
+          <t>37316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Труба чугунная 150х170х8,3 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>37750 ₽/кг</t>
+          <t>36879 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Труба чугунная 150х170х9,2 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>38434 ₽/кг</t>
+          <t>37087 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Труба чугунная 200 мм 288х6,3 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>46347 ₽/кг</t>
+          <t>45198 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Труба чугунная 200х222х10,1 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>42146 ₽/кг</t>
+          <t>41261 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Труба чугунная 200х222х11 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>42217 ₽/кг</t>
+          <t>41336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Труба чугунная 200х222х9,2 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>41953 ₽/кг</t>
+          <t>40841 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Труба чугунная 250 мм 346х6,8 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>50274 ₽/кг</t>
+          <t>49235 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Труба чугунная 250х274х10 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>47020 ₽/кг</t>
+          <t>45504 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Труба чугунная 250х274х11 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>47477 ₽/кг</t>
+          <t>45640 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Труба чугунная 250х274х12 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>47535 ₽/кг</t>
+          <t>46174 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Труба чугунная 300 мм 402х7,2 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>54066 ₽/кг</t>
+          <t>54765 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Труба чугунная 300х326х10,8 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>50419 ₽/кг</t>
+          <t>49907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Труба чугунная 300х326х11,9 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>50472 ₽/кг</t>
+          <t>50125 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Труба чугунная 300х326х13 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>51051 ₽/кг</t>
+          <t>50361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Труба чугунная 350 мм 452х7,7 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>58408 ₽/кг</t>
+          <t>58543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Труба чугунная 350х378х11,7 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>54516 ₽/кг</t>
+          <t>55114 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Труба чугунная 350х378х12,8 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>54554 ₽/кг</t>
+          <t>55327 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Труба чугунная 350х378х14 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>54826 ₽/кг</t>
+          <t>55822 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Труба чугунная 400 мм 513х8,1 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>63171 ₽/кг</t>
+          <t>63324 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Труба чугунная 400х429х12,5 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>58683 ₽/кг</t>
+          <t>59321 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Труба чугунная 400х429х13,8 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>58924 ₽/кг</t>
+          <t>59722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Труба чугунная 400х429х15 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>59220 ₽/кг</t>
+          <t>59991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Труба чугунная 500 мм 618х9 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>68418 ₽/кг</t>
+          <t>68989 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Труба чугунная 500х532х14,2 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>63502 ₽/кг</t>
+          <t>64159 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Труба чугунная 500х532х15,6 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>63758 ₽/кг</t>
+          <t>64977 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Труба чугунная 500х532х17 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>63875 ₽/кг</t>
+          <t>65356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Труба чугунная 600х635х15,8 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>70054 ₽/кг</t>
+          <t>69736 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Труба чугунная 600х635х17,4 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>70106 ₽/кг</t>
+          <t>69741 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Труба чугунная 600х635х19 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>70483 ₽/кг</t>
+          <t>69962 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Труба чугунная 65х81х6,7 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>5771 ₽/кг</t>
+          <t>4947 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Труба чугунная 65х81х7,4 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>5921 ₽/кг</t>
+          <t>5069 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Труба чугунная 65х81х8 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>6074 ₽/кг</t>
+          <t>5187 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Труба чугунная 700х738х17,5 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>73671 ₽/кг</t>
+          <t>71849 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Труба чугунная 700х738х19,3 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>74078 ₽/кг</t>
+          <t>72153 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Труба чугунная 700х738х21 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>74111 ₽/кг</t>
+          <t>72498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Труба чугунная 80 мм 156х6 мм ВЧШГ ГОСТ Р 57430-2017</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>14668 ₽/кг</t>
+          <t>12990 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Труба чугунная 800х842х19,2 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>77979 ₽/кг</t>
+          <t>76229 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Труба чугунная 800х842х21,1 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>78047 ₽/кг</t>
+          <t>76303 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Труба чугунная 800х842х23 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>78184 ₽/кг</t>
+          <t>76665 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Труба чугунная 80х98х7,2 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>10030 ₽/кг</t>
+          <t>9322 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Труба чугунная 80х98х7,9 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>10061 ₽/кг</t>
+          <t>9495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Труба чугунная 80х98х8,6 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>10300 ₽/кг</t>
+          <t>9768 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Труба чугунная 900х945х20,6 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>81004 ₽/кг</t>
+          <t>79956 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Труба чугунная 900х945х22,3 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>81063 ₽/кг</t>
+          <t>80085 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Труба чугунная 900х945х25 мм ВЧШГ</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>82498 ₽/кг</t>
+          <t>80677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 1000х1048 13,5 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>88814 ₽/кг</t>
+          <t>88068 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 100х118 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>26558 ₽/кг</t>
+          <t>25866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 1100х1152 14,4 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>88930 ₽/кг</t>
+          <t>88381 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 1200х1255 15,3 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>89042 ₽/кг</t>
+          <t>88389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 125х144 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>30474 ₽/кг</t>
+          <t>31120 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 1400х1462 17,1 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>89254 ₽/кг</t>
+          <t>88696 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 1500х1565 18 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>89264 ₽/кг</t>
+          <t>88724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 150х170 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>41606 ₽/кг</t>
+          <t>40714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 1600х1668 18,9 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>89298 ₽/кг</t>
+          <t>88998 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 1800х1875 20,7 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>89386 ₽/кг</t>
+          <t>89177 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 2000х2082 22,5 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>89437 ₽/кг</t>
+          <t>89277 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 200х222 6,3 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>46632 ₽/кг</t>
+          <t>45249 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 2200х2288 24,3 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>89493 ₽/кг</t>
+          <t>89392 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 2400х2495 26,1 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>89624 ₽/кг</t>
+          <t>89513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 250х274 6,8 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>50278 ₽/кг</t>
+          <t>49592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 2600х2702 27,9 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>89920 ₽/кг</t>
+          <t>89676 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 300х326 7,2 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>54315 ₽/кг</t>
+          <t>54938 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 350х378 7,7 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>58609 ₽/кг</t>
+          <t>58827 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 400х429 8,1 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>63273 ₽/кг</t>
+          <t>63861 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 40х56 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>509 ₽/кг</t>
+          <t>754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 450х480 8,6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>63401 ₽/кг</t>
+          <t>63903 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 500х532 9 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>68712 ₽/кг</t>
+          <t>69360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 50х66 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>544 ₽/кг</t>
+          <t>858 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 600х635 9,9 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>73558 ₽/кг</t>
+          <t>71783 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 60х77 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>5263 ₽/кг</t>
+          <t>4712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 65х82 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>9653 ₽/кг</t>
+          <t>9161 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 700х738 10,8 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>77190 ₽/кг</t>
+          <t>75878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 800х842 11,7 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>80951 ₽/кг</t>
+          <t>79687 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 80х98 6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>14887 ₽/кг</t>
+          <t>13191 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Труба чугунная для водо- и газоснабжения 900х945 12,6 мм ГОСТ ISO 2531-2012</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>84934 ₽/кг</t>
+          <t>83224 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t xml:space="preserve">Труба чугунная для нефтепроводов 110 мм ТЧК </t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>26602 ₽/кг</t>
+          <t>25875 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t xml:space="preserve">Труба чугунная для нефтепроводов 130 мм SML </t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>30516 ₽/кг</t>
+          <t>31281 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t xml:space="preserve">Труба чугунная для нефтепроводов 159 мм ТЧК </t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>41610 ₽/кг</t>
+          <t>40742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t xml:space="preserve">Труба чугунная для нефтепроводов 73 мм SML </t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>9790 ₽/кг</t>
+          <t>9215 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>16253 ₽/кг</t>
+          <t>14433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>16427 ₽/кг</t>
+          <t>14541 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>16453 ₽/кг</t>
+          <t>14898 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>16601 ₽/кг</t>
+          <t>15113 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>16643 ₽/кг</t>
+          <t>15178 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>16694 ₽/кг</t>
+          <t>15182 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>16698 ₽/кг</t>
+          <t>15456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>16700 ₽/кг</t>
+          <t>15632 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1000 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>16788 ₽/кг</t>
+          <t>15673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>16940 ₽/кг</t>
+          <t>15754 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>17044 ₽/кг</t>
+          <t>15788 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>17108 ₽/кг</t>
+          <t>15923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>17118 ₽/кг</t>
+          <t>15979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>17314 ₽/кг</t>
+          <t>16726 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>17350 ₽/кг</t>
+          <t>17367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>17552 ₽/кг</t>
+          <t>17403 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>17557 ₽/кг</t>
+          <t>17501 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х1250 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>17753 ₽/кг</t>
+          <t>17527 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>17828 ₽/кг</t>
+          <t>17536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>17925 ₽/кг</t>
+          <t>17591 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>18124 ₽/кг</t>
+          <t>17725 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>18259 ₽/кг</t>
+          <t>18356 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>18264 ₽/кг</t>
+          <t>18379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>18404 ₽/кг</t>
+          <t>18439 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>18524 ₽/кг</t>
+          <t>18540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>18527 ₽/кг</t>
+          <t>18584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2000 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>18530 ₽/кг</t>
+          <t>18670 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>18596 ₽/кг</t>
+          <t>18917 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>18664 ₽/кг</t>
+          <t>18946 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>18770 ₽/кг</t>
+          <t>18984 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>19017 ₽/кг</t>
+          <t>19088 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>19085 ₽/кг</t>
+          <t>19091 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>19363 ₽/кг</t>
+          <t>19150 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>19385 ₽/кг</t>
+          <t>19452 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>19392 ₽/кг</t>
+          <t>19456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2100 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>19471 ₽/кг</t>
+          <t>19520 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>19523 ₽/кг</t>
+          <t>19574 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>19533 ₽/кг</t>
+          <t>19619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>19662 ₽/кг</t>
+          <t>19733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>19707 ₽/кг</t>
+          <t>20194 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>19805 ₽/кг</t>
+          <t>20225 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>20067 ₽/кг</t>
+          <t>20709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>20133 ₽/кг</t>
+          <t>20866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>20141 ₽/кг</t>
+          <t>20868 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х2200 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>20190 ₽/кг</t>
+          <t>20925 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>14924 ₽/кг</t>
+          <t>13365 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>14933 ₽/кг</t>
+          <t>13505 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>14993 ₽/кг</t>
+          <t>13572 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>15005 ₽/кг</t>
+          <t>13585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>15158 ₽/кг</t>
+          <t>13785 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>15214 ₽/кг</t>
+          <t>13994 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>15579 ₽/кг</t>
+          <t>14196 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>15850 ₽/кг</t>
+          <t>14330 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 100х750 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>16051 ₽/кг</t>
+          <t>14427 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>32174 ₽/кг</t>
+          <t>32239 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>32298 ₽/кг</t>
+          <t>32362 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>32453 ₽/кг</t>
+          <t>32593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>32636 ₽/кг</t>
+          <t>32737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>32899 ₽/кг</t>
+          <t>32912 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>33259 ₽/кг</t>
+          <t>32984 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>33348 ₽/кг</t>
+          <t>33145 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>33449 ₽/кг</t>
+          <t>33296 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х1000 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>33561 ₽/кг</t>
+          <t>33331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>33618 ₽/кг</t>
+          <t>33345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>33634 ₽/кг</t>
+          <t>33444 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>34278 ₽/кг</t>
+          <t>33480 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>34407 ₽/кг</t>
+          <t>33517 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>34471 ₽/кг</t>
+          <t>33675 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>34526 ₽/кг</t>
+          <t>33703 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>34950 ₽/кг</t>
+          <t>33781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>35075 ₽/кг</t>
+          <t>33853 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2000 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>35099 ₽/кг</t>
+          <t>33862 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>35325 ₽/кг</t>
+          <t>34082 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>35552 ₽/кг</t>
+          <t>34187 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>35704 ₽/кг</t>
+          <t>34225 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>36155 ₽/кг</t>
+          <t>34278 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>36168 ₽/кг</t>
+          <t>34390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>36212 ₽/кг</t>
+          <t>34429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>36224 ₽/кг</t>
+          <t>34811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>36264 ₽/кг</t>
+          <t>34899 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2100 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>36410 ₽/кг</t>
+          <t>35298 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>36451 ₽/кг</t>
+          <t>35353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>36466 ₽/кг</t>
+          <t>35569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>36626 ₽/кг</t>
+          <t>35828 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>36824 ₽/кг</t>
+          <t>35903 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>37003 ₽/кг</t>
+          <t>36131 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>37033 ₽/кг</t>
+          <t>36339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>37092 ₽/кг</t>
+          <t>36367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>37318 ₽/кг</t>
+          <t>36672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х2200 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>37482 ₽/кг</t>
+          <t>36708 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>30732 ₽/кг</t>
+          <t>31339 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>31156 ₽/кг</t>
+          <t>31342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>31359 ₽/кг</t>
+          <t>31478 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>31626 ₽/кг</t>
+          <t>31539 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>31679 ₽/кг</t>
+          <t>31722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>31946 ₽/кг</t>
+          <t>31824 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>32003 ₽/кг</t>
+          <t>31920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>32019 ₽/кг</t>
+          <t>32008 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 150х750 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>32020 ₽/кг</t>
+          <t>32194 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>2423 ₽/кг</t>
+          <t>2093 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>2750 ₽/кг</t>
+          <t>2120 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2916 ₽/кг</t>
+          <t>2215 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>3491 ₽/кг</t>
+          <t>2270 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>3532 ₽/кг</t>
+          <t>2385 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>3793 ₽/кг</t>
+          <t>2433 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>3800 ₽/кг</t>
+          <t>2971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>3836 ₽/кг</t>
+          <t>3034 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х1000 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>3944 ₽/кг</t>
+          <t>3166 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>4432 ₽/кг</t>
+          <t>3218 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>4528 ₽/кг</t>
+          <t>3299 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>4593 ₽/кг</t>
+          <t>3323 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>4652 ₽/кг</t>
+          <t>3359 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>4712 ₽/кг</t>
+          <t>3530 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>4789 ₽/кг</t>
+          <t>3677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>4899 ₽/кг</t>
+          <t>3759 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>5130 ₽/кг</t>
+          <t>4187 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х2000 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>5152 ₽/кг</t>
+          <t>4418 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ10 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>772 ₽/кг</t>
+          <t>1189 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ15 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>853 ₽/кг</t>
+          <t>1342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ18 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>918 ₽/кг</t>
+          <t>1408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ20 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>997 ₽/кг</t>
+          <t>1630 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ21 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>1066 ₽/кг</t>
+          <t>1744 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ24 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>1878 ₽/кг</t>
+          <t>1794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ25 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>1921 ₽/кг</t>
+          <t>1813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ30 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>2062 ₽/кг</t>
+          <t>1833 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Труба чугунная канализационная 50х750 мм СЧ35 ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>2118 ₽/кг</t>
+          <t>1860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>85144 ₽/кг</t>
+          <t>83340 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>85732 ₽/кг</t>
+          <t>84551 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>86031 ₽/кг</t>
+          <t>85138 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>86566 ₽/кг</t>
+          <t>85577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>86994 ₽/кг</t>
+          <t>85949 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>87442 ₽/кг</t>
+          <t>86397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>87749 ₽/кг</t>
+          <t>86964 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>87976 ₽/кг</t>
+          <t>87533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х22,5 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>88202 ₽/кг</t>
+          <t>87877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>85272 ₽/кг</t>
+          <t>84145 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>85807 ₽/кг</t>
+          <t>84596 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>86313 ₽/кг</t>
+          <t>85242 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>86873 ₽/кг</t>
+          <t>85746 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>87193 ₽/кг</t>
+          <t>86166 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>87556 ₽/кг</t>
+          <t>86495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>87877 ₽/кг</t>
+          <t>87345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>88048 ₽/кг</t>
+          <t>87625 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х24,8 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>88668 ₽/кг</t>
+          <t>87966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>85629 ₽/кг</t>
+          <t>84320 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>85858 ₽/кг</t>
+          <t>84990 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>86411 ₽/кг</t>
+          <t>85512 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>86928 ₽/кг</t>
+          <t>85836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>87368 ₽/кг</t>
+          <t>86183 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>87563 ₽/кг</t>
+          <t>86555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>87937 ₽/кг</t>
+          <t>87360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>88062 ₽/кг</t>
+          <t>87822 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 1000х1048х27 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>88746 ₽/кг</t>
+          <t>87971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>20464 ₽/кг</t>
+          <t>20997 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>21022 ₽/кг</t>
+          <t>22496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>21919 ₽/кг</t>
+          <t>23073 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>22307 ₽/кг</t>
+          <t>23969 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>22985 ₽/кг</t>
+          <t>23982 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>23539 ₽/кг</t>
+          <t>24053 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>23877 ₽/кг</t>
+          <t>24502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>24779 ₽/кг</t>
+          <t>25165 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х7,5 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>25389 ₽/кг</t>
+          <t>25479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>20828 ₽/кг</t>
+          <t>21999 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>21116 ₽/кг</t>
+          <t>22733 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>22240 ₽/кг</t>
+          <t>23652 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>22374 ₽/кг</t>
+          <t>23980 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>23222 ₽/кг</t>
+          <t>23985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>23557 ₽/кг</t>
+          <t>24375 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>24353 ₽/кг</t>
+          <t>24533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>24886 ₽/кг</t>
+          <t>25208 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х8,3 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>25449 ₽/кг</t>
+          <t>25619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>20859 ₽/кг</t>
+          <t>22184 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>21874 ₽/кг</t>
+          <t>22809 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>22294 ₽/кг</t>
+          <t>23780 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>22683 ₽/кг</t>
+          <t>23982 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>23270 ₽/кг</t>
+          <t>24012 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>23608 ₽/кг</t>
+          <t>24486 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>24718 ₽/кг</t>
+          <t>25038 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>25139 ₽/кг</t>
+          <t>25351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 100х118х9 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>25508 ₽/кг</t>
+          <t>25685 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>26647 ₽/кг</t>
+          <t>25994 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>27623 ₽/кг</t>
+          <t>26923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>27919 ₽/кг</t>
+          <t>27088 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>28070 ₽/кг</t>
+          <t>27254 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>28435 ₽/кг</t>
+          <t>27721 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>28707 ₽/кг</t>
+          <t>28610 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>29142 ₽/кг</t>
+          <t>28878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>29915 ₽/кг</t>
+          <t>29598 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х7,9 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>30211 ₽/кг</t>
+          <t>30062 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>27263 ₽/кг</t>
+          <t>26196 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>27661 ₽/кг</t>
+          <t>26979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>27941 ₽/кг</t>
+          <t>27170 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>28302 ₽/кг</t>
+          <t>27286 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>28473 ₽/кг</t>
+          <t>28119 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>29007 ₽/кг</t>
+          <t>28729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>29694 ₽/кг</t>
+          <t>29213 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>30059 ₽/кг</t>
+          <t>29925 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х8,7 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>30320 ₽/кг</t>
+          <t>30221 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>27440 ₽/кг</t>
+          <t>26576 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>27912 ₽/кг</t>
+          <t>27081 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B302" t="inlineStr">
         <is>
-          <t>27961 ₽/кг</t>
+          <t>27180 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B303" t="inlineStr">
         <is>
-          <t>28349 ₽/кг</t>
+          <t>27519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B304" t="inlineStr">
         <is>
-          <t>28570 ₽/кг</t>
+          <t>28250 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B305" t="inlineStr">
         <is>
-          <t>29071 ₽/кг</t>
+          <t>28755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B306" t="inlineStr">
         <is>
-          <t>29869 ₽/кг</t>
+          <t>29540 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B307" t="inlineStr">
         <is>
-          <t>30210 ₽/кг</t>
+          <t>29966 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 125х144х9,5 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B308" t="inlineStr">
         <is>
-          <t>30325 ₽/кг</t>
+          <t>30270 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B309" t="inlineStr">
         <is>
-          <t>38489 ₽/кг</t>
+          <t>37192 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B310" t="inlineStr">
         <is>
-          <t>38833 ₽/кг</t>
+          <t>37722 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B311" t="inlineStr">
         <is>
-          <t>39260 ₽/кг</t>
+          <t>38546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B312" t="inlineStr">
         <is>
-          <t>39649 ₽/кг</t>
+          <t>38728 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B313" t="inlineStr">
         <is>
-          <t>39853 ₽/кг</t>
+          <t>39337 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B314" t="inlineStr">
         <is>
-          <t>40100 ₽/кг</t>
+          <t>39631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B315" t="inlineStr">
         <is>
-          <t>40317 ₽/кг</t>
+          <t>39988 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B316" t="inlineStr">
         <is>
-          <t>41255 ₽/кг</t>
+          <t>40352 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х10 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B317" t="inlineStr">
         <is>
-          <t>41510 ₽/кг</t>
+          <t>40646 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B318" t="inlineStr">
         <is>
-          <t>37522 ₽/кг</t>
+          <t>36825 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B319" t="inlineStr">
         <is>
-          <t>38580 ₽/кг</t>
+          <t>37317 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B320" t="inlineStr">
         <is>
-          <t>39018 ₽/кг</t>
+          <t>37745 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B321" t="inlineStr">
         <is>
-          <t>39465 ₽/кг</t>
+          <t>38631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B322" t="inlineStr">
         <is>
-          <t>39684 ₽/кг</t>
+          <t>38895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B323" t="inlineStr">
         <is>
-          <t>39960 ₽/кг</t>
+          <t>39477 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B324" t="inlineStr">
         <is>
-          <t>40228 ₽/кг</t>
+          <t>39677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B325" t="inlineStr">
         <is>
-          <t>40453 ₽/кг</t>
+          <t>40247 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х8,3 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B326" t="inlineStr">
         <is>
-          <t>41271 ₽/кг</t>
+          <t>40387 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B327" t="inlineStr">
         <is>
-          <t>37873 ₽/кг</t>
+          <t>36905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B328" t="inlineStr">
         <is>
-          <t>38646 ₽/кг</t>
+          <t>37353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B329" t="inlineStr">
         <is>
-          <t>39126 ₽/кг</t>
+          <t>37793 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B330" t="inlineStr">
         <is>
-          <t>39483 ₽/кг</t>
+          <t>38633 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B331" t="inlineStr">
         <is>
-          <t>39749 ₽/кг</t>
+          <t>39335 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B332" t="inlineStr">
         <is>
-          <t>39976 ₽/кг</t>
+          <t>39483 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B333" t="inlineStr">
         <is>
-          <t>40248 ₽/кг</t>
+          <t>39821 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B334" t="inlineStr">
         <is>
-          <t>40861 ₽/кг</t>
+          <t>40329 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 150х170х9,2 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B335" t="inlineStr">
         <is>
-          <t>41337 ₽/кг</t>
+          <t>40645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B336" t="inlineStr">
         <is>
-          <t>41971 ₽/кг</t>
+          <t>40847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B337" t="inlineStr">
         <is>
-          <t>42561 ₽/кг</t>
+          <t>41800 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B338" t="inlineStr">
         <is>
-          <t>42754 ₽/кг</t>
+          <t>42155 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B339" t="inlineStr">
         <is>
-          <t>43111 ₽/кг</t>
+          <t>42781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B340" t="inlineStr">
         <is>
-          <t>44293 ₽/кг</t>
+          <t>42871 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B341" t="inlineStr">
         <is>
-          <t>44930 ₽/кг</t>
+          <t>43425 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B342" t="inlineStr">
         <is>
-          <t>45289 ₽/кг</t>
+          <t>43764 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B343" t="inlineStr">
         <is>
-          <t>45685 ₽/кг</t>
+          <t>44587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х10,1 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B344" t="inlineStr">
         <is>
-          <t>46126 ₽/кг</t>
+          <t>44957 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B345" t="inlineStr">
         <is>
-          <t>42163 ₽/кг</t>
+          <t>41315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B346" t="inlineStr">
         <is>
-          <t>42701 ₽/кг</t>
+          <t>42006 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B347" t="inlineStr">
         <is>
-          <t>42763 ₽/кг</t>
+          <t>42542 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B348" t="inlineStr">
         <is>
-          <t>43197 ₽/кг</t>
+          <t>42782 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B349" t="inlineStr">
         <is>
-          <t>44328 ₽/кг</t>
+          <t>42905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B350" t="inlineStr">
         <is>
-          <t>45125 ₽/кг</t>
+          <t>43509 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B351" t="inlineStr">
         <is>
-          <t>45513 ₽/кг</t>
+          <t>44109 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B352" t="inlineStr">
         <is>
-          <t>45800 ₽/кг</t>
+          <t>44781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х11 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B353" t="inlineStr">
         <is>
-          <t>46292 ₽/кг</t>
+          <t>45101 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B354" t="inlineStr">
         <is>
-          <t>41646 ₽/кг</t>
+          <t>40799 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B355" t="inlineStr">
         <is>
-          <t>42552 ₽/кг</t>
+          <t>41629 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B356" t="inlineStr">
         <is>
-          <t>42738 ₽/кг</t>
+          <t>42024 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B357" t="inlineStr">
         <is>
-          <t>42942 ₽/кг</t>
+          <t>42552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B358" t="inlineStr">
         <is>
-          <t>43538 ₽/кг</t>
+          <t>42827 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B359" t="inlineStr">
         <is>
-          <t>44834 ₽/кг</t>
+          <t>42979 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B360" t="inlineStr">
         <is>
-          <t>45153 ₽/кг</t>
+          <t>43619 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B361" t="inlineStr">
         <is>
-          <t>45599 ₽/кг</t>
+          <t>44174 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 200х222х9,2 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B362" t="inlineStr">
         <is>
-          <t>46025 ₽/кг</t>
+          <t>44907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B363" t="inlineStr">
         <is>
-          <t>46959 ₽/кг</t>
+          <t>45436 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B364" t="inlineStr">
         <is>
-          <t>47734 ₽/кг</t>
+          <t>46176 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B365" t="inlineStr">
         <is>
-          <t>47830 ₽/кг</t>
+          <t>47350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B366" t="inlineStr">
         <is>
-          <t>48105 ₽/кг</t>
+          <t>47860 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B367" t="inlineStr">
         <is>
-          <t>48235 ₽/кг</t>
+          <t>48081 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B368" t="inlineStr">
         <is>
-          <t>48402 ₽/кг</t>
+          <t>48199 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B369" t="inlineStr">
         <is>
-          <t>48696 ₽/кг</t>
+          <t>48658 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B370" t="inlineStr">
         <is>
-          <t>49042 ₽/кг</t>
+          <t>48746 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х10 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B371" t="inlineStr">
         <is>
-          <t>49404 ₽/кг</t>
+          <t>48997 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B372" t="inlineStr">
         <is>
-          <t>47272 ₽/кг</t>
+          <t>45547 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B373" t="inlineStr">
         <is>
-          <t>47816 ₽/кг</t>
+          <t>46877 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B374" t="inlineStr">
         <is>
-          <t>47951 ₽/кг</t>
+          <t>47568 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B375" t="inlineStr">
         <is>
-          <t>48109 ₽/кг</t>
+          <t>47974 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B376" t="inlineStr">
         <is>
-          <t>48278 ₽/кг</t>
+          <t>48114 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B377" t="inlineStr">
         <is>
-          <t>48481 ₽/кг</t>
+          <t>48479 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B378" t="inlineStr">
         <is>
-          <t>48698 ₽/кг</t>
+          <t>48673 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B379" t="inlineStr">
         <is>
-          <t>49133 ₽/кг</t>
+          <t>48806 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х11 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B380" t="inlineStr">
         <is>
-          <t>49448 ₽/кг</t>
+          <t>49126 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B381" t="inlineStr">
         <is>
-          <t>47520 ₽/кг</t>
+          <t>45847 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B382" t="inlineStr">
         <is>
-          <t>47830 ₽/кг</t>
+          <t>47336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B383" t="inlineStr">
         <is>
-          <t>48101 ₽/кг</t>
+          <t>47813 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B384" t="inlineStr">
         <is>
-          <t>48202 ₽/кг</t>
+          <t>47983 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B385" t="inlineStr">
         <is>
-          <t>48383 ₽/кг</t>
+          <t>48116 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B386" t="inlineStr">
         <is>
-          <t>48680 ₽/кг</t>
+          <t>48502 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B387" t="inlineStr">
         <is>
-          <t>48942 ₽/кг</t>
+          <t>48742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B388" t="inlineStr">
         <is>
-          <t>49367 ₽/кг</t>
+          <t>48822 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 250х274х12 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B389" t="inlineStr">
         <is>
-          <t>49795 ₽/кг</t>
+          <t>49179 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B390" t="inlineStr">
         <is>
-          <t>50344 ₽/кг</t>
+          <t>49664 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B391" t="inlineStr">
         <is>
-          <t>51074 ₽/кг</t>
+          <t>50379 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B392" t="inlineStr">
         <is>
-          <t>51353 ₽/кг</t>
+          <t>51227 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B393" t="inlineStr">
         <is>
-          <t>51811 ₽/кг</t>
+          <t>52062 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B394" t="inlineStr">
         <is>
-          <t>52532 ₽/кг</t>
+          <t>52334 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B395" t="inlineStr">
         <is>
-          <t>52856 ₽/кг</t>
+          <t>53105 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B396" t="inlineStr">
         <is>
-          <t>53276 ₽/кг</t>
+          <t>53278 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B397" t="inlineStr">
         <is>
-          <t>53384 ₽/кг</t>
+          <t>54114 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х10,8 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B398" t="inlineStr">
         <is>
-          <t>53832 ₽/кг</t>
+          <t>54496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B399" t="inlineStr">
         <is>
-          <t>50465 ₽/кг</t>
+          <t>49991 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B400" t="inlineStr">
         <is>
-          <t>51079 ₽/кг</t>
+          <t>50631 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B401" t="inlineStr">
         <is>
-          <t>51488 ₽/кг</t>
+          <t>51384 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B402" t="inlineStr">
         <is>
-          <t>51995 ₽/кг</t>
+          <t>52066 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B403" t="inlineStr">
         <is>
-          <t>52559 ₽/кг</t>
+          <t>52377 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B404" t="inlineStr">
         <is>
-          <t>52877 ₽/кг</t>
+          <t>53174 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B405" t="inlineStr">
         <is>
-          <t>53285 ₽/кг</t>
+          <t>53308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B406" t="inlineStr">
         <is>
-          <t>53402 ₽/кг</t>
+          <t>54116 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х11,9 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B407" t="inlineStr">
         <is>
-          <t>53894 ₽/кг</t>
+          <t>54565 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B408" t="inlineStr">
         <is>
-          <t>50781 ₽/кг</t>
+          <t>50237 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B409" t="inlineStr">
         <is>
-          <t>51125 ₽/кг</t>
+          <t>50715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B410" t="inlineStr">
         <is>
-          <t>51691 ₽/кг</t>
+          <t>51536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B411" t="inlineStr">
         <is>
-          <t>52350 ₽/кг</t>
+          <t>52315 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B412" t="inlineStr">
         <is>
-          <t>52683 ₽/кг</t>
+          <t>52488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B413" t="inlineStr">
         <is>
-          <t>52945 ₽/кг</t>
+          <t>53197 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B414" t="inlineStr">
         <is>
-          <t>53304 ₽/кг</t>
+          <t>53870 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B415" t="inlineStr">
         <is>
-          <t>53746 ₽/кг</t>
+          <t>54492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 300х326х13 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B416" t="inlineStr">
         <is>
-          <t>53918 ₽/кг</t>
+          <t>54707 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B417" t="inlineStr">
         <is>
-          <t>54451 ₽/кг</t>
+          <t>55026 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B418" t="inlineStr">
         <is>
-          <t>54854 ₽/кг</t>
+          <t>55857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B419" t="inlineStr">
         <is>
-          <t>55466 ₽/кг</t>
+          <t>56332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B420" t="inlineStr">
         <is>
-          <t>56034 ₽/кг</t>
+          <t>56595 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B421" t="inlineStr">
         <is>
-          <t>56572 ₽/кг</t>
+          <t>57021 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B422" t="inlineStr">
         <is>
-          <t>56760 ₽/кг</t>
+          <t>57279 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B423" t="inlineStr">
         <is>
-          <t>56913 ₽/кг</t>
+          <t>57435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B424" t="inlineStr">
         <is>
-          <t>57707 ₽/кг</t>
+          <t>58051 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х11,7 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B425" t="inlineStr">
         <is>
-          <t>57960 ₽/кг</t>
+          <t>58454 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B426" t="inlineStr">
         <is>
-          <t>54549 ₽/кг</t>
+          <t>55316 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B427" t="inlineStr">
         <is>
-          <t>55072 ₽/кг</t>
+          <t>55923 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B428" t="inlineStr">
         <is>
-          <t>55646 ₽/кг</t>
+          <t>56388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B429" t="inlineStr">
         <is>
-          <t>56124 ₽/кг</t>
+          <t>56755 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B430" t="inlineStr">
         <is>
-          <t>56690 ₽/кг</t>
+          <t>57095 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B431" t="inlineStr">
         <is>
-          <t>56769 ₽/кг</t>
+          <t>57383 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B432" t="inlineStr">
         <is>
-          <t>56976 ₽/кг</t>
+          <t>57511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B433" t="inlineStr">
         <is>
-          <t>57818 ₽/кг</t>
+          <t>58257 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х12,8 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B434" t="inlineStr">
         <is>
-          <t>58264 ₽/кг</t>
+          <t>58535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B435" t="inlineStr">
         <is>
-          <t>54805 ₽/кг</t>
+          <t>55529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B436" t="inlineStr">
         <is>
-          <t>55364 ₽/кг</t>
+          <t>56110 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B437" t="inlineStr">
         <is>
-          <t>55876 ₽/кг</t>
+          <t>56517 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B438" t="inlineStr">
         <is>
-          <t>56532 ₽/кг</t>
+          <t>56995 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B439" t="inlineStr">
         <is>
-          <t>56751 ₽/кг</t>
+          <t>57120 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B440" t="inlineStr">
         <is>
-          <t>56878 ₽/кг</t>
+          <t>57426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B441" t="inlineStr">
         <is>
-          <t>57415 ₽/кг</t>
+          <t>57766 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B442" t="inlineStr">
         <is>
-          <t>57868 ₽/кг</t>
+          <t>58413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 350х378х14 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B443" t="inlineStr">
         <is>
-          <t>58323 ₽/кг</t>
+          <t>58535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B444" t="inlineStr">
         <is>
-          <t>58663 ₽/кг</t>
+          <t>58857 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B445" t="inlineStr">
         <is>
-          <t>59330 ₽/кг</t>
+          <t>60269 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B446" t="inlineStr">
         <is>
-          <t>59807 ₽/кг</t>
+          <t>60636 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B447" t="inlineStr">
         <is>
-          <t>60227 ₽/кг</t>
+          <t>60735 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B448" t="inlineStr">
         <is>
-          <t>60798 ₽/кг</t>
+          <t>60995 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B449" t="inlineStr">
         <is>
-          <t>61233 ₽/кг</t>
+          <t>61254 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B450" t="inlineStr">
         <is>
-          <t>62242 ₽/кг</t>
+          <t>61655 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B451" t="inlineStr">
         <is>
-          <t>62701 ₽/кг</t>
+          <t>62159 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х12,5 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B452" t="inlineStr">
         <is>
-          <t>62925 ₽/кг</t>
+          <t>62531 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B453" t="inlineStr">
         <is>
-          <t>58805 ₽/кг</t>
+          <t>59555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B454" t="inlineStr">
         <is>
-          <t>59519 ₽/кг</t>
+          <t>60311 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B455" t="inlineStr">
         <is>
-          <t>60065 ₽/кг</t>
+          <t>60647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B456" t="inlineStr">
         <is>
-          <t>60287 ₽/кг</t>
+          <t>60876 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B457" t="inlineStr">
         <is>
-          <t>60814 ₽/кг</t>
+          <t>60996 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B458" t="inlineStr">
         <is>
-          <t>61300 ₽/кг</t>
+          <t>61519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B459" t="inlineStr">
         <is>
-          <t>62471 ₽/кг</t>
+          <t>62074 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B460" t="inlineStr">
         <is>
-          <t>62721 ₽/кг</t>
+          <t>62328 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х13,8 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B461" t="inlineStr">
         <is>
-          <t>63109 ₽/кг</t>
+          <t>62716 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B462" t="inlineStr">
         <is>
-          <t>59073 ₽/кг</t>
+          <t>59965 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B463" t="inlineStr">
         <is>
-          <t>59670 ₽/кг</t>
+          <t>60508 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B464" t="inlineStr">
         <is>
-          <t>60173 ₽/кг</t>
+          <t>60688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B465" t="inlineStr">
         <is>
-          <t>60740 ₽/кг</t>
+          <t>60897 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B466" t="inlineStr">
         <is>
-          <t>60848 ₽/кг</t>
+          <t>61188 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B467" t="inlineStr">
         <is>
-          <t>61908 ₽/кг</t>
+          <t>61566 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B468" t="inlineStr">
         <is>
-          <t>62657 ₽/кг</t>
+          <t>62087 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B469" t="inlineStr">
         <is>
-          <t>62729 ₽/кг</t>
+          <t>62397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 400х429х15 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B470" t="inlineStr">
         <is>
-          <t>63145 ₽/кг</t>
+          <t>62724 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B471" t="inlineStr">
         <is>
-          <t>63436 ₽/кг</t>
+          <t>64124 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B472" t="inlineStr">
         <is>
-          <t>63977 ₽/кг</t>
+          <t>65410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B473" t="inlineStr">
         <is>
-          <t>64587 ₽/кг</t>
+          <t>65498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B474" t="inlineStr">
         <is>
-          <t>65520 ₽/кг</t>
+          <t>65674 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B475" t="inlineStr">
         <is>
-          <t>65724 ₽/кг</t>
+          <t>66336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B476" t="inlineStr">
         <is>
-          <t>66136 ₽/кг</t>
+          <t>67265 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B477" t="inlineStr">
         <is>
-          <t>66891 ₽/кг</t>
+          <t>67906 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B478" t="inlineStr">
         <is>
-          <t>67162 ₽/кг</t>
+          <t>68245 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х14,2 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B479" t="inlineStr">
         <is>
-          <t>68119 ₽/кг</t>
+          <t>68558 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B480" t="inlineStr">
         <is>
-          <t>63683 ₽/кг</t>
+          <t>64584 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B481" t="inlineStr">
         <is>
-          <t>64146 ₽/кг</t>
+          <t>65441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B482" t="inlineStr">
         <is>
-          <t>65045 ₽/кг</t>
+          <t>65647 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B483" t="inlineStr">
         <is>
-          <t>65561 ₽/кг</t>
+          <t>66183 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B484" t="inlineStr">
         <is>
-          <t>65759 ₽/кг</t>
+          <t>66781 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B485" t="inlineStr">
         <is>
-          <t>66416 ₽/кг</t>
+          <t>67550 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B486" t="inlineStr">
         <is>
-          <t>66901 ₽/кг</t>
+          <t>67907 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B487" t="inlineStr">
         <is>
-          <t>67605 ₽/кг</t>
+          <t>68261 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х15,6 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B488" t="inlineStr">
         <is>
-          <t>68303 ₽/кг</t>
+          <t>68714 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B489" t="inlineStr">
         <is>
-          <t>63758 ₽/кг</t>
+          <t>65350 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B490" t="inlineStr">
         <is>
-          <t>64158 ₽/кг</t>
+          <t>65447 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B491" t="inlineStr">
         <is>
-          <t>65303 ₽/кг</t>
+          <t>65661 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B492" t="inlineStr">
         <is>
-          <t>65581 ₽/кг</t>
+          <t>66198 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B493" t="inlineStr">
         <is>
-          <t>65903 ₽/кг</t>
+          <t>67159 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B494" t="inlineStr">
         <is>
-          <t>66822 ₽/кг</t>
+          <t>67701 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B495" t="inlineStr">
         <is>
-          <t>67132 ₽/кг</t>
+          <t>68143 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B496" t="inlineStr">
         <is>
-          <t>67797 ₽/кг</t>
+          <t>68343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 500х532х17 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B497" t="inlineStr">
         <is>
-          <t>68394 ₽/кг</t>
+          <t>68971 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B498" t="inlineStr">
         <is>
-          <t>69055 ₽/кг</t>
+          <t>69496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B499" t="inlineStr">
         <is>
-          <t>70513 ₽/кг</t>
+          <t>69963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B500" t="inlineStr">
         <is>
-          <t>70719 ₽/кг</t>
+          <t>70039 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B501" t="inlineStr">
         <is>
-          <t>70986 ₽/кг</t>
+          <t>70467 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B502" t="inlineStr">
         <is>
-          <t>71565 ₽/кг</t>
+          <t>70742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B503" t="inlineStr">
         <is>
-          <t>71870 ₽/кг</t>
+          <t>70895 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B504" t="inlineStr">
         <is>
-          <t>72010 ₽/кг</t>
+          <t>71115 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B505" t="inlineStr">
         <is>
-          <t>72315 ₽/кг</t>
+          <t>71210 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х15,8 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B506" t="inlineStr">
         <is>
-          <t>72849 ₽/кг</t>
+          <t>71603 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B507" t="inlineStr">
         <is>
-          <t>69434 ₽/кг</t>
+          <t>69604 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B508" t="inlineStr">
         <is>
-          <t>70591 ₽/кг</t>
+          <t>69968 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B509" t="inlineStr">
         <is>
-          <t>70766 ₽/кг</t>
+          <t>70092 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B510" t="inlineStr">
         <is>
-          <t>71109 ₽/кг</t>
+          <t>70528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B511" t="inlineStr">
         <is>
-          <t>71615 ₽/кг</t>
+          <t>70850 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B512" t="inlineStr">
         <is>
-          <t>71871 ₽/кг</t>
+          <t>70905 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B513" t="inlineStr">
         <is>
-          <t>72097 ₽/кг</t>
+          <t>71148 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B514" t="inlineStr">
         <is>
-          <t>72455 ₽/кг</t>
+          <t>71404 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х17,4 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B515" t="inlineStr">
         <is>
-          <t>72953 ₽/кг</t>
+          <t>71645 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B516" t="inlineStr">
         <is>
-          <t>70464 ₽/кг</t>
+          <t>69843 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B517" t="inlineStr">
         <is>
-          <t>70667 ₽/кг</t>
+          <t>69982 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B518" t="inlineStr">
         <is>
-          <t>70800 ₽/кг</t>
+          <t>70422 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B519" t="inlineStr">
         <is>
-          <t>71313 ₽/кг</t>
+          <t>70691 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B520" t="inlineStr">
         <is>
-          <t>71770 ₽/кг</t>
+          <t>70855 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B521" t="inlineStr">
         <is>
-          <t>71954 ₽/кг</t>
+          <t>71083 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B522" t="inlineStr">
         <is>
-          <t>72243 ₽/кг</t>
+          <t>71163 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B523" t="inlineStr">
         <is>
-          <t>72533 ₽/кг</t>
+          <t>71588 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 600х635х19 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B524" t="inlineStr">
         <is>
-          <t>73329 ₽/кг</t>
+          <t>71777 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B525" t="inlineStr">
         <is>
-          <t>5363 ₽/кг</t>
+          <t>4836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B526" t="inlineStr">
         <is>
-          <t>6086 ₽/кг</t>
+          <t>5188 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B527" t="inlineStr">
         <is>
-          <t>6275 ₽/кг</t>
+          <t>5498 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B528" t="inlineStr">
         <is>
-          <t>6517 ₽/кг</t>
+          <t>5930 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B529" t="inlineStr">
         <is>
-          <t>6947 ₽/кг</t>
+          <t>6904 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B530" t="inlineStr">
         <is>
-          <t>7597 ₽/кг</t>
+          <t>7318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B531" t="inlineStr">
         <is>
-          <t>8312 ₽/кг</t>
+          <t>8206 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B532" t="inlineStr">
         <is>
-          <t>8777 ₽/кг</t>
+          <t>8473 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х6,7 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B533" t="inlineStr">
         <is>
-          <t>9258 ₽/кг</t>
+          <t>8706 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B534" t="inlineStr">
         <is>
-          <t>5874 ₽/кг</t>
+          <t>4985 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B535" t="inlineStr">
         <is>
-          <t>6120 ₽/кг</t>
+          <t>5256 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B536" t="inlineStr">
         <is>
-          <t>6344 ₽/кг</t>
+          <t>5618 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B537" t="inlineStr">
         <is>
-          <t>6747 ₽/кг</t>
+          <t>6035 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B538" t="inlineStr">
         <is>
-          <t>7120 ₽/кг</t>
+          <t>6963 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B539" t="inlineStr">
         <is>
-          <t>7924 ₽/кг</t>
+          <t>7329 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B540" t="inlineStr">
         <is>
-          <t>8483 ₽/кг</t>
+          <t>8209 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B541" t="inlineStr">
         <is>
-          <t>8794 ₽/кг</t>
+          <t>8535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х7,4 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B542" t="inlineStr">
         <is>
-          <t>9331 ₽/кг</t>
+          <t>8729 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B543" t="inlineStr">
         <is>
-          <t>5946 ₽/кг</t>
+          <t>5152 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B544" t="inlineStr">
         <is>
-          <t>6145 ₽/кг</t>
+          <t>5447 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B545" t="inlineStr">
         <is>
-          <t>6455 ₽/кг</t>
+          <t>5815 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B546" t="inlineStr">
         <is>
-          <t>6859 ₽/кг</t>
+          <t>6036 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B547" t="inlineStr">
         <is>
-          <t>7329 ₽/кг</t>
+          <t>7098 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B548" t="inlineStr">
         <is>
-          <t>8209 ₽/кг</t>
+          <t>7917 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B549" t="inlineStr">
         <is>
-          <t>8564 ₽/кг</t>
+          <t>8408 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B550" t="inlineStr">
         <is>
-          <t>8944 ₽/кг</t>
+          <t>8657 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 65х81х8 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B551" t="inlineStr">
         <is>
-          <t>9579 ₽/кг</t>
+          <t>8859 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B552" t="inlineStr">
         <is>
-          <t>73581 ₽/кг</t>
+          <t>71811 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B553" t="inlineStr">
         <is>
-          <t>74339 ₽/кг</t>
+          <t>72644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B554" t="inlineStr">
         <is>
-          <t>74661 ₽/кг</t>
+          <t>72885 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B555" t="inlineStr">
         <is>
-          <t>74886 ₽/кг</t>
+          <t>73202 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B556" t="inlineStr">
         <is>
-          <t>75025 ₽/кг</t>
+          <t>73718 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B557" t="inlineStr">
         <is>
-          <t>75389 ₽/кг</t>
+          <t>74447 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B558" t="inlineStr">
         <is>
-          <t>75642 ₽/кг</t>
+          <t>75094 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B559" t="inlineStr">
         <is>
-          <t>75861 ₽/кг</t>
+          <t>75215 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х17,5 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B560" t="inlineStr">
         <is>
-          <t>76656 ₽/кг</t>
+          <t>75525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B561" t="inlineStr">
         <is>
-          <t>73832 ₽/кг</t>
+          <t>71891 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B562" t="inlineStr">
         <is>
-          <t>74565 ₽/кг</t>
+          <t>72751 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B563" t="inlineStr">
         <is>
-          <t>74682 ₽/кг</t>
+          <t>73091 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B564" t="inlineStr">
         <is>
-          <t>74922 ₽/кг</t>
+          <t>73592 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B565" t="inlineStr">
         <is>
-          <t>75203 ₽/кг</t>
+          <t>73992 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B566" t="inlineStr">
         <is>
-          <t>75449 ₽/кг</t>
+          <t>74464 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B567" t="inlineStr">
         <is>
-          <t>75817 ₽/кг</t>
+          <t>75185 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B568" t="inlineStr">
         <is>
-          <t>75931 ₽/кг</t>
+          <t>75360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х19,3 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B569" t="inlineStr">
         <is>
-          <t>76800 ₽/кг</t>
+          <t>75552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B570" t="inlineStr">
         <is>
-          <t>74083 ₽/кг</t>
+          <t>72449 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B571" t="inlineStr">
         <is>
-          <t>74593 ₽/кг</t>
+          <t>72797 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B572" t="inlineStr">
         <is>
-          <t>74721 ₽/кг</t>
+          <t>73156 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B573" t="inlineStr">
         <is>
-          <t>74994 ₽/кг</t>
+          <t>73688 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B574" t="inlineStr">
         <is>
-          <t>75285 ₽/кг</t>
+          <t>74390 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B575" t="inlineStr">
         <is>
-          <t>75597 ₽/кг</t>
+          <t>74824 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B576" t="inlineStr">
         <is>
-          <t>75836 ₽/кг</t>
+          <t>75198 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B577" t="inlineStr">
         <is>
-          <t>76150 ₽/кг</t>
+          <t>75389 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 700х738х21 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B578" t="inlineStr">
         <is>
-          <t>76851 ₽/кг</t>
+          <t>75753 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B579" t="inlineStr">
         <is>
-          <t>77922 ₽/кг</t>
+          <t>76197 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B580" t="inlineStr">
         <is>
-          <t>78616 ₽/кг</t>
+          <t>76677 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B581" t="inlineStr">
         <is>
-          <t>78713 ₽/кг</t>
+          <t>76723 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B582" t="inlineStr">
         <is>
-          <t>79045 ₽/кг</t>
+          <t>77229 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B583" t="inlineStr">
         <is>
-          <t>79591 ₽/кг</t>
+          <t>77546 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B584" t="inlineStr">
         <is>
-          <t>79702 ₽/кг</t>
+          <t>78169 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B585" t="inlineStr">
         <is>
-          <t>79953 ₽/кг</t>
+          <t>78370 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B586" t="inlineStr">
         <is>
-          <t>80420 ₽/кг</t>
+          <t>78922 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х19,2 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B587" t="inlineStr">
         <is>
-          <t>80615 ₽/кг</t>
+          <t>79373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B588" t="inlineStr">
         <is>
-          <t>78033 ₽/кг</t>
+          <t>76231 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B589" t="inlineStr">
         <is>
-          <t>78621 ₽/кг</t>
+          <t>76689 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B590" t="inlineStr">
         <is>
-          <t>78968 ₽/кг</t>
+          <t>76941 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B591" t="inlineStr">
         <is>
-          <t>79327 ₽/кг</t>
+          <t>77373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B592" t="inlineStr">
         <is>
-          <t>79657 ₽/кг</t>
+          <t>77705 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B593" t="inlineStr">
         <is>
-          <t>79793 ₽/кг</t>
+          <t>78208 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B594" t="inlineStr">
         <is>
-          <t>80080 ₽/кг</t>
+          <t>78748 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B595" t="inlineStr">
         <is>
-          <t>80523 ₽/кг</t>
+          <t>79037 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х21,1 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B596" t="inlineStr">
         <is>
-          <t>80771 ₽/кг</t>
+          <t>79447 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B597" t="inlineStr">
         <is>
-          <t>78172 ₽/кг</t>
+          <t>76346 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B598" t="inlineStr">
         <is>
-          <t>78688 ₽/кг</t>
+          <t>76712 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B599" t="inlineStr">
         <is>
-          <t>79000 ₽/кг</t>
+          <t>77205 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B600" t="inlineStr">
         <is>
-          <t>79399 ₽/кг</t>
+          <t>77474 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B601" t="inlineStr">
         <is>
-          <t>79657 ₽/кг</t>
+          <t>77808 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B602" t="inlineStr">
         <is>
-          <t>79873 ₽/кг</t>
+          <t>78333 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B603" t="inlineStr">
         <is>
-          <t>80097 ₽/кг</t>
+          <t>78884 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B604" t="inlineStr">
         <is>
-          <t>80543 ₽/кг</t>
+          <t>79087 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 800х842х23 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B605" t="inlineStr">
         <is>
-          <t>80895 ₽/кг</t>
+          <t>79528 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B606" t="inlineStr">
         <is>
-          <t>9823 ₽/кг</t>
+          <t>9232 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B607" t="inlineStr">
         <is>
-          <t>10346 ₽/кг</t>
+          <t>9840 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B608" t="inlineStr">
         <is>
-          <t>10798 ₽/кг</t>
+          <t>10778 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B609" t="inlineStr">
         <is>
-          <t>11320 ₽/кг</t>
+          <t>11179 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B610" t="inlineStr">
         <is>
-          <t>11656 ₽/кг</t>
+          <t>11737 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B611" t="inlineStr">
         <is>
-          <t>11924 ₽/кг</t>
+          <t>11807 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B612" t="inlineStr">
         <is>
-          <t>12544 ₽/кг</t>
+          <t>11890 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B613" t="inlineStr">
         <is>
-          <t>13117 ₽/кг</t>
+          <t>12663 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,2 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B614" t="inlineStr">
         <is>
-          <t>13960 ₽/кг</t>
+          <t>12866 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B615" t="inlineStr">
         <is>
-          <t>10055 ₽/кг</t>
+          <t>9458 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B616" t="inlineStr">
         <is>
-          <t>10413 ₽/кг</t>
+          <t>10529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B617" t="inlineStr">
         <is>
-          <t>10809 ₽/кг</t>
+          <t>11118 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B618" t="inlineStr">
         <is>
-          <t>11414 ₽/кг</t>
+          <t>11426 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B619" t="inlineStr">
         <is>
-          <t>11693 ₽/кг</t>
+          <t>11790 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B620" t="inlineStr">
         <is>
-          <t>12114 ₽/кг</t>
+          <t>11836 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B621" t="inlineStr">
         <is>
-          <t>12559 ₽/кг</t>
+          <t>12580 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B622" t="inlineStr">
         <is>
-          <t>13179 ₽/кг</t>
+          <t>12695 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х7,9 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B623" t="inlineStr">
         <is>
-          <t>14030 ₽/кг</t>
+          <t>12930 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B624" t="inlineStr">
         <is>
-          <t>10064 ₽/кг</t>
+          <t>9709 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B625" t="inlineStr">
         <is>
-          <t>10746 ₽/кг</t>
+          <t>10562 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B626" t="inlineStr">
         <is>
-          <t>11212 ₽/кг</t>
+          <t>11150 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B627" t="inlineStr">
         <is>
-          <t>11520 ₽/кг</t>
+          <t>11684 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B628" t="inlineStr">
         <is>
-          <t>11726 ₽/кг</t>
+          <t>11801 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B629" t="inlineStr">
         <is>
-          <t>12489 ₽/кг</t>
+          <t>11841 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B630" t="inlineStr">
         <is>
-          <t>12899 ₽/кг</t>
+          <t>12599 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B631" t="inlineStr">
         <is>
-          <t>13226 ₽/кг</t>
+          <t>12804 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 80х98х8,6 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B632" t="inlineStr">
         <is>
-          <t>14502 ₽/кг</t>
+          <t>12976 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B633" t="inlineStr">
         <is>
-          <t>80959 ₽/кг</t>
+          <t>79878 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B634" t="inlineStr">
         <is>
-          <t>82350 ₽/кг</t>
+          <t>80672 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B635" t="inlineStr">
         <is>
-          <t>82692 ₽/кг</t>
+          <t>80749 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B636" t="inlineStr">
         <is>
-          <t>83108 ₽/кг</t>
+          <t>81130 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B637" t="inlineStr">
         <is>
-          <t>83358 ₽/кг</t>
+          <t>81651 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B638" t="inlineStr">
         <is>
-          <t>83742 ₽/кг</t>
+          <t>82060 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B639" t="inlineStr">
         <is>
-          <t>84052 ₽/кг</t>
+          <t>82139 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B640" t="inlineStr">
         <is>
-          <t>84322 ₽/кг</t>
+          <t>82644 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х20,6 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B641" t="inlineStr">
         <is>
-          <t>84639 ₽/кг</t>
+          <t>82794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B642" t="inlineStr">
         <is>
-          <t>81044 ₽/кг</t>
+          <t>80030 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B643" t="inlineStr">
         <is>
-          <t>82577 ₽/кг</t>
+          <t>80715 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B644" t="inlineStr">
         <is>
-          <t>82966 ₽/кг</t>
+          <t>80920 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B645" t="inlineStr">
         <is>
-          <t>83227 ₽/кг</t>
+          <t>81200 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B646" t="inlineStr">
         <is>
-          <t>83363 ₽/кг</t>
+          <t>81653 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B647" t="inlineStr">
         <is>
-          <t>83905 ₽/кг</t>
+          <t>82075 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B648" t="inlineStr">
         <is>
-          <t>84123 ₽/кг</t>
+          <t>82529 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B649" t="inlineStr">
         <is>
-          <t>84341 ₽/кг</t>
+          <t>82679 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х22,3 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B650" t="inlineStr">
         <is>
-          <t>84727 ₽/кг</t>
+          <t>83009 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ10 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B651" t="inlineStr">
         <is>
-          <t>81254 ₽/кг</t>
+          <t>80210 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ15 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B652" t="inlineStr">
         <is>
-          <t>82666 ₽/кг</t>
+          <t>80742 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ18 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B653" t="inlineStr">
         <is>
-          <t>83038 ₽/кг</t>
+          <t>81016 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ20 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B654" t="inlineStr">
         <is>
-          <t>83244 ₽/кг</t>
+          <t>81249 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ21 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B655" t="inlineStr">
         <is>
-          <t>83529 ₽/кг</t>
+          <t>81794 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ24 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B656" t="inlineStr">
         <is>
-          <t>83959 ₽/кг</t>
+          <t>82089 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ25 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B657" t="inlineStr">
         <is>
-          <t>84129 ₽/кг</t>
+          <t>82536 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ30 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B658" t="inlineStr">
         <is>
-          <t>84447 ₽/кг</t>
+          <t>82771 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr">
         <is>
           <t>Труба чугунная напорная 900х945х25 мм СЧ35 ГОСТ 9583-75</t>
         </is>
       </c>
       <c r="B659" t="inlineStr">
         <is>
-          <t>84829 ₽/кг</t>
+          <t>83221 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>