--- v0 (2026-05-16)
+++ v1 (2026-09-22)
@@ -485,204 +485,204 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>Патрубок чугунный компенсационный ПК 100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Патрубок чугунный  П 100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>2701 ₽/шт.</t>
+          <t>2564 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Патрубок чугунный компенсационный ПК 100 мм ЧК ГОСТ 6942-98</t>
+          <t>Патрубок чугунный  П 100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>3067 ₽/шт.</t>
+          <t>2987 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Патрубок чугунный компенсационный ПК 150 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Патрубок чугунный  П 150 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>3760 ₽/шт.</t>
+          <t>3336 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Патрубок чугунный компенсационный ПК 150 мм ЧК ГОСТ 6942-98</t>
+          <t>Патрубок чугунный  П 150 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>7392 ₽/шт.</t>
+          <t>6406 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Патрубок чугунный  П 100 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Патрубок чугунный  П 50 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>2564 ₽/шт.</t>
+          <t>2045 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Патрубок чугунный  П 100 мм ЧК ГОСТ 6942-98</t>
+          <t>Патрубок чугунный  П 50 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>2987 ₽/шт.</t>
+          <t>2092 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Патрубок чугунный  П 150 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Патрубок чугунный компенсационный ПК 100 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>3336 ₽/шт.</t>
+          <t>2701 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>Патрубок чугунный  П 150 мм ЧК ГОСТ 6942-98</t>
+          <t>Патрубок чугунный компенсационный ПК 100 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>6406 ₽/шт.</t>
+          <t>3067 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Патрубок чугунный  П 50 мм ВЧШГ ГОСТ 6942-98</t>
+          <t>Патрубок чугунный компенсационный ПК 150 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>2045 ₽/шт.</t>
+          <t>3760 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Патрубок чугунный  П 50 мм ЧК ГОСТ 6942-98</t>
+          <t>Патрубок чугунный компенсационный ПК 150 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>2092 ₽/шт.</t>
+          <t>7392 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Патрубок чугунный переходный ПП 100/150 мм ВЧШГ ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>7403 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Патрубок чугунный переходный ПП 100/150 мм ЧК ГОСТ 6942-98</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>7690 ₽/шт.</t>
         </is>