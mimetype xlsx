--- v2 (2026-08-27)
+++ v3 (2026-10-15)
@@ -497,51 +497,51 @@
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
           <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>ekb@truboproduct.ru</t>
+          <t>ekaterinburg@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">
             *Актуальная цена на металлопрокат формируется исходя
             из объема поставки, формы оплаты и удаленности от заказчика места отгрузки.
             Конечную цену вам помогут рассчитать наши специалисты.
         </t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>Наименование товара</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>