--- v1 (2026-07-09)
+++ v2 (2026-08-27)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="20" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">
             *Актуальная цена на металлопрокат формируется исходя
             из объема поставки, формы оплаты и удаленности от заказчика места отгрузки.
             Конечную цену вам помогут рассчитать наши специалисты.
         </t>
         </is>
       </c>