--- v0 (2026-05-16)
+++ v1 (2026-08-15)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -561,92 +561,92 @@
         <is>
           <t>Керамическая ткань 1,5 мм CFM</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>1282 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Керамическая ткань 1,6 мм ТК-1</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>1204 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2,1 мм ТК-2</t>
+          <t>Керамическая ткань 2 мм CF</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1360 ₽/м2</t>
+          <t>1399 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2 мм CF</t>
+          <t>Керамическая ткань 2 мм CFM</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1399 ₽/м2</t>
+          <t>1411 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2 мм CFM</t>
+          <t>Керамическая ткань 2 мм ТК-3</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1411 ₽/м2</t>
+          <t>1251 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Керамическая ткань 2 мм ТК-3</t>
+          <t>Керамическая ткань 2,1 мм ТК-2</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1251 ₽/м2</t>
+          <t>1360 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Керамическая ткань 3 мм CF</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>1338 ₽/м2</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Керамическая ткань 3 мм CFM</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>1304 ₽/м2</t>
         </is>