--- v0 (2026-05-15)
+++ v1 (2026-08-07)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -849,152 +849,152 @@
         <is>
           <t>Крановый электродвигатель 132 мм 925 об/мин 5 кВт АМТФ132М6</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>11610 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 132 мм 925 об/мин 5 кВт ДМТФ112-6</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>11711 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 132 мм 925 об/мин 7,5 кВт АМТФ132L6</t>
+          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТКН132L6</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>12601 ₽/шт.</t>
+          <t>12562 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТКН132L6</t>
+          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТН132L6</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>12562 ₽/шт.</t>
+          <t>12482 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 132 мм 925 об/мин 7 кВт АМТН132L6</t>
+          <t>Крановый электродвигатель 132 мм 925 об/мин 7,5 кВт АМТФ132L6</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>12482 ₽/шт.</t>
+          <t>12601 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 132 мм 940 об/мин 7,5 кВт MTH132LB6</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>12565 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 132 мм 940 об/мин 7,5 кВт MTKH132LB-6</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>12866 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт MTКF211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТН211-6</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>13138 ₽/шт.</t>
+          <t>12967 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт АМТФ211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТФ211-6</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>13106 ₽/шт.</t>
+          <t>12915 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТН211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт MTКF211-6</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>12967 ₽/шт.</t>
+          <t>13138 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Крановый электродвигатель 160 мм 925 об/мин 7 кВт АМТФ211-6</t>
+          <t>Крановый электродвигатель 160 мм 925 об/мин 7,5 кВт АМТФ211-6</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>12915 ₽/шт.</t>
+          <t>13106 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 160 мм 930 об/мин 7,5 кВт MTF211-6</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
           <t>13103 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Крановый электродвигатель 160 мм 940 об/мин 7,5 кВт МТКН211-6</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>13107 ₽/шт.</t>
         </is>