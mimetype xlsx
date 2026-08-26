--- v0 (2026-05-17)
+++ v1 (2026-08-26)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -537,104 +537,104 @@
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 105х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
           <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 105х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 105х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
           <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 105х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 105х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
           <t>524 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 105х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>525 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 10х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 10х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>321 ₽/кг</t>
+          <t>318 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 10х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 10х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>318 ₽/кг</t>
+          <t>321 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 10х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>322 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 110х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>526 ₽/кг</t>
         </is>
@@ -681,116 +681,116 @@
         <is>
           <t>Труба медно-никелевая 125х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>533 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 125х6 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
           <t>534 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 12х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 12х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
           <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 12х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 12х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
           <t>325 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 12х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
           <t>329 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 130х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
           <t>535 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 130х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 130х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>543 ₽/кг</t>
+          <t>537 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 130х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 130х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>537 ₽/кг</t>
+          <t>543 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 130х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
           <t>545 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 135х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
           <t>547 ₽/кг</t>
         </is>
@@ -813,92 +813,92 @@
         <is>
           <t>Труба медно-никелевая 140х7 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>549 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 145х10 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
           <t>551 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 14х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 14х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>331 ₽/кг</t>
+          <t>330 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 14х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 14х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>330 ₽/кг</t>
+          <t>331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 14х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 14х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>332 ₽/кг</t>
+          <t>331 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 14х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 14х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>331 ₽/кг</t>
+          <t>332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 155х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
           <t>552 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 155х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>553 ₽/кг</t>
         </is>
@@ -909,176 +909,176 @@
         <is>
           <t>Труба медно-никелевая 155х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>555 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 156х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
           <t>556 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 15х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 15х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>336 ₽/кг</t>
+          <t>332 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 15х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 15х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>332 ₽/кг</t>
+          <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 160х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>558 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 160х7,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 160х7 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>564 ₽/кг</t>
+          <t>560 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 160х7 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 160х7,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>560 ₽/кг</t>
+          <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 165х7,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 165х8 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
           <t>564 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 16х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 16х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>342 ₽/кг</t>
+          <t>336 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 16х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 16х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>336 ₽/кг</t>
+          <t>342 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 16х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 16х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>345 ₽/кг</t>
+          <t>343 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 16х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 16х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>343 ₽/кг</t>
+          <t>345 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 170х10 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
           <t>569 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 180х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>570 ₽/кг</t>
         </is>
@@ -1089,128 +1089,128 @@
         <is>
           <t>Труба медно-никелевая 180х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>570 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 185х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 18х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 18х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>347 ₽/кг</t>
+          <t>346 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 18х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 18х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>346 ₽/кг</t>
+          <t>347 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 18х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>351 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 190х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
           <t>573 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 190х7,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
           <t>577 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 19х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 19х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>354 ₽/кг</t>
+          <t>353 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 19х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 19х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>353 ₽/кг</t>
+          <t>354 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 19х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
           <t>360 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 205х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>577 ₽/кг</t>
         </is>
@@ -1233,332 +1233,332 @@
         <is>
           <t>Труба медно-никелевая 205х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
           <t>579 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 206х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
           <t>583 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 20х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 20х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>362 ₽/кг</t>
+          <t>361 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 20х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 20х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>361 ₽/кг</t>
+          <t>362 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 20х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 20х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>363 ₽/кг</t>
+          <t>362 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 20х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 20х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>362 ₽/кг</t>
+          <t>363 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 20х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 20х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>365 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 20х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 20х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
           <t>365 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 20х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
           <t>366 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 210х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>585 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 215х7 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>587 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 21х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 21х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
           <t>367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 21х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 21х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
           <t>367 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 21х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 220х10 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>591 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 22х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 22х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 22х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 22х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
           <t>368 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 22х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 22х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>371 ₽/кг</t>
+          <t>369 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 22х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 22х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>369 ₽/кг</t>
+          <t>371 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 22х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 22х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
           <t>373 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 23х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 23х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>383 ₽/кг</t>
+          <t>376 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 23х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 23х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>376 ₽/кг</t>
+          <t>383 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 23х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>388 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 24х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 24х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>397 ₽/кг</t>
+          <t>394 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 24х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 24х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>394 ₽/кг</t>
+          <t>397 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 24х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>399 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 24х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
           <t>407 ₽/кг</t>
         </is>
@@ -1569,236 +1569,236 @@
         <is>
           <t>Труба медно-никелевая 258х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
           <t>593 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 258х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>595 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 25х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 25х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
           <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 25х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 25х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
           <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 25х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>410 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 25х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>413 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 260х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
           <t>597 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 26х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 26х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>416 ₽/кг</t>
+          <t>415 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 26х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 26х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>415 ₽/кг</t>
+          <t>416 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 26х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
           <t>420 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 28х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 28х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 28х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 28х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>424 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 28х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 28х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
           <t>428 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 29х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 29х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>434 ₽/кг</t>
+          <t>429 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 29х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 29х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>429 ₽/кг</t>
+          <t>434 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 30х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 30х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>435 ₽/кг</t>
+          <t>434 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 30х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 30х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>434 ₽/кг</t>
+          <t>435 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 32х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
           <t>437 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 32х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
           <t>437 ₽/кг</t>
         </is>
@@ -1821,171 +1821,171 @@
         <is>
           <t>Труба медно-никелевая 32х6 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>440 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 36х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
           <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 36х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 36х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>442 ₽/кг</t>
+          <t>441 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 36х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 36х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>441 ₽/кг</t>
+          <t>442 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 38х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>445 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 38х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 38х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>450 ₽/кг</t>
+          <t>448 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 38х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 38х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>448 ₽/кг</t>
+          <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 38х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
           <t>450 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 45х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>451 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 45х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 45х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>456 ₽/кг</t>
+          <t>455 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 45х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 45х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>455 ₽/кг</t>
+          <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 45х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 45х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
           <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 45х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 45х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>456 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 45х6 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>459 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 46х8 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
@@ -2001,303 +2001,303 @@
         <is>
           <t>Труба медно-никелевая 50х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
           <t>467 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 50х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>469 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 55х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 55х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>474 ₽/кг</t>
+          <t>471 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 55х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 55х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>471 ₽/кг</t>
+          <t>474 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 55х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
           <t>474 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 55х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>481 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 55х5,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
           <t>485 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 60х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 60х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>488 ₽/кг</t>
+          <t>487 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 60х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 60х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>487 ₽/кг</t>
+          <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 60х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>488 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 60х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>490 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 65х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 65х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>493 ₽/кг</t>
+          <t>492 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 65х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 65х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>492 ₽/кг</t>
+          <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 65х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 65х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>493 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 65х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 65х3,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>493 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 65х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
           <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 6х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 6х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
           <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 6х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 6х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 70х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 70х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>496 ₽/кг</t>
+          <t>495 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 70х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 70х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>495 ₽/кг</t>
+          <t>496 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 70х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>499 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 70х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>500 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 75х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 75х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
           <t>503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 75х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 75х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
           <t>503 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 75х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
           <t>507 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 75х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
@@ -2313,171 +2313,171 @@
         <is>
           <t>Труба медно-никелевая 7х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
           <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 80х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
           <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 85х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 85х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>512 ₽/кг</t>
+          <t>511 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 85х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 85х2,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>511 ₽/кг</t>
+          <t>512 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 85х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
           <t>513 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 85х4 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
           <t>515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 85х5,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 85х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>519 ₽/кг</t>
+          <t>515 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 85х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 85х5,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>515 ₽/кг</t>
+          <t>519 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 8х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
           <t>308 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 90х3 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
           <t>522 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 90х5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
           <t>523 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 9х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 9х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
           <t>313 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
-          <t>Труба медно-никелевая 9х1 мм МНЖ 5-1 ГОСТ 17217-2018</t>
+          <t>Труба медно-никелевая 9х1,5 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
           <t>313 ₽/кг</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Труба медно-никелевая 9х2 мм МНЖ 5-1 ГОСТ 17217-2018</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
           <t>317 ₽/кг</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>