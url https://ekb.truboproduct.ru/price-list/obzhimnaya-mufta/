--- v0 (2026-05-17)
+++ v1 (2026-09-04)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -621,68 +621,68 @@
         <is>
           <t>Обжимная муфта 38 мм</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
           <t>578 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Обжимная муфта 40 мм</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>582 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>Обжимная муфта 50 мм</t>
+          <t>Обжимная муфта 5 мм</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>585 ₽/шт.</t>
+          <t>509 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>Обжимная муфта 5 мм</t>
+          <t>Обжимная муфта 50 мм</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>509 ₽/шт.</t>
+          <t>585 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Обжимная муфта 6 мм</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
           <t>512 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Обжимная муфта 8 мм</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
           <t>516 ₽/шт.</t>
         </is>