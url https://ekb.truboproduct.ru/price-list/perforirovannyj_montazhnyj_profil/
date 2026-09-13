--- v0 (2026-05-26)
+++ v1 (2026-09-13)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -801,68 +801,68 @@
         <is>
           <t>П-профиль оцинкованный перфорированный 2000х40х40х4 мм</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
           <t>189 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2000х50х50х2,5 мм</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2000х50х50х3,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2000х50х50х3 мм</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>175 ₽/шт.</t>
+          <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2000х50х50х3 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2000х50х50х3,5 мм</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>169 ₽/шт.</t>
+          <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2000х50х50х4 мм</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
           <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2000х60х30х2 мм</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
           <t>166 ₽/шт.</t>
         </is>
@@ -897,212 +897,212 @@
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х30х20х1,5 мм</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
           <t>177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х30х20х2 мм</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
           <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х30х30х2,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х30х30х2 мм</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х30х30х2 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х30х30х2,5 мм</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х30х30х3 мм</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
           <t>175 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х30х35х1,5 мм</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
           <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х30х35х2,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х30х35х2 мм</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>162 ₽/шт.</t>
+          <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х30х35х2 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х30х35х2,5 мм</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>182 ₽/шт.</t>
+          <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х40х40х1,5 мм</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
           <t>177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х40х40х2,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х40х40х2 мм</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>179 ₽/шт.</t>
+          <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х40х40х2 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х40х40х2,5 мм</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>154 ₽/шт.</t>
+          <t>179 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х40х40х3 мм</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
           <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х40х40х4 мм</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х50х50х2,5 мм</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х50х50х3,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х50х50х3 мм</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 2500х50х50х3 мм</t>
+          <t>П-профиль оцинкованный перфорированный 2500х50х50х3,5 мм</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>196 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 2500х50х50х4 мм</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х30х20х1,5 мм</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
           <t>193 ₽/шт.</t>
         </is>
@@ -1125,68 +1125,68 @@
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х30х30х2,5 мм</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х30х35х1,5 мм</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
           <t>184 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 3000х30х35х2,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 3000х30х35х2 мм</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>174 ₽/шт.</t>
+          <t>188 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 3000х30х35х2 мм</t>
+          <t>П-профиль оцинкованный перфорированный 3000х30х35х2,5 мм</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>188 ₽/шт.</t>
+          <t>174 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х40х40х1,5 мм</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
           <t>182 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х40х40х2,5 мм</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
           <t>169 ₽/шт.</t>
         </is>
@@ -1209,104 +1209,104 @@
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х40х40х4 мм</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
           <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х45х30х1,5 мм</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
           <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 3000х45х30х2,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 3000х45х30х2 мм</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 3000х45х30х2 мм</t>
+          <t>П-профиль оцинкованный перфорированный 3000х45х30х2,5 мм</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х50х50х2,5 мм</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
           <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 3000х50х50х3,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 3000х50х50х3 мм</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>197 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 3000х50х50х3 мм</t>
+          <t>П-профиль оцинкованный перфорированный 3000х50х50х3,5 мм</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>197 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 3000х50х50х4 мм</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
           <t>187 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 6000х30х20х1,5 мм</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
           <t>171 ₽/шт.</t>
         </is>
@@ -1341,176 +1341,176 @@
         <is>
           <t>П-профиль оцинкованный перфорированный 6000х30х35х2 мм</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
           <t>177 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 6000х40х40х1,5 мм</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
           <t>181 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 6000х40х40х2,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 6000х40х40х2 мм</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>178 ₽/шт.</t>
+          <t>183 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 6000х40х40х2 мм</t>
+          <t>П-профиль оцинкованный перфорированный 6000х40х40х2,5 мм</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>183 ₽/шт.</t>
+          <t>178 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 6000х40х40х3,5 мм</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
           <t>196 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 6000х40х40х4 мм</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
           <t>186 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 6000х50х50х2,5 мм</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
           <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 6000х50х50х3,5 мм</t>
+          <t>П-профиль оцинкованный перфорированный 6000х50х50х3 мм</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>200 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
-          <t>П-профиль оцинкованный перфорированный 6000х50х50х3 мм</t>
+          <t>П-профиль оцинкованный перфорированный 6000х50х50х3,5 мм</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>200 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>П-профиль оцинкованный перфорированный 6000х50х50х4 мм</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
           <t>198 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2000х30х20х2 мм</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
           <t>144 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2000х30х30х2,5 мм</t>
+          <t>П-профиль перфорированный 2000х30х30х2 мм</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2000х30х30х2 мм</t>
+          <t>П-профиль перфорированный 2000х30х30х2,5 мм</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2000х30х30х3 мм</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
           <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2000х30х35х1,5 мм</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
           <t>146 ₽/шт.</t>
         </is>
@@ -1533,104 +1533,104 @@
         <is>
           <t>П-профиль перфорированный 2000х32х20х2 мм</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
           <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2000х40х40х1,5 мм</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
           <t>141 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2000х40х40х3,5 мм</t>
+          <t>П-профиль перфорированный 2000х40х40х3 мм</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>145 ₽/шт.</t>
+          <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2000х40х40х3 мм</t>
+          <t>П-профиль перфорированный 2000х40х40х3,5 мм</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>142 ₽/шт.</t>
+          <t>145 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2000х50х50х2,5 мм</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
           <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2000х50х50х3,5 мм</t>
+          <t>П-профиль перфорированный 2000х50х50х3 мм</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>147 ₽/шт.</t>
+          <t>143 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2000х50х50х3 мм</t>
+          <t>П-профиль перфорированный 2000х50х50х3,5 мм</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>143 ₽/шт.</t>
+          <t>147 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2000х50х50х4 мм</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
           <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2000х60х30х2 мм</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
           <t>148 ₽/шт.</t>
         </is>
@@ -1653,615 +1653,615 @@
         <is>
           <t>П-профиль перфорированный 2000х80х40х2 мм</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
           <t>142 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2500х30х20х1,5 мм</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
           <t>154 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х30х30х2,5 мм</t>
+          <t>П-профиль перфорированный 2500х30х30х2 мм</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х30х30х2 мм</t>
+          <t>П-профиль перфорированный 2500х30х30х2,5 мм</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>153 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2500х30х30х3 мм</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
           <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2500х30х35х1,5 мм</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
           <t>150 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х30х35х2,5 мм</t>
+          <t>П-профиль перфорированный 2500х30х35х2 мм</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>149 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х30х35х2 мм</t>
+          <t>П-профиль перфорированный 2500х30х35х2,5 мм</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2500х40х40х1,5 мм</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
           <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х40х40х2,5 мм</t>
+          <t>П-профиль перфорированный 2500х40х40х2 мм</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>152 ₽/шт.</t>
+          <t>151 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х40х40х2 мм</t>
+          <t>П-профиль перфорированный 2500х40х40х2,5 мм</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>151 ₽/шт.</t>
+          <t>152 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х40х40х3,5 мм</t>
+          <t>П-профиль перфорированный 2500х40х40х3 мм</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>156 ₽/шт.</t>
+          <t>155 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х40х40х3 мм</t>
+          <t>П-профиль перфорированный 2500х40х40х3,5 мм</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>155 ₽/шт.</t>
+          <t>156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2500х40х40х4 мм</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
           <t>148 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2500х50х50х2,5 мм</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
           <t>156 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х50х50х3,5 мм</t>
+          <t>П-профиль перфорированный 2500х50х50х3 мм</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>153 ₽/шт.</t>
+          <t>149 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 2500х50х50х3 мм</t>
+          <t>П-профиль перфорированный 2500х50х50х3,5 мм</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>149 ₽/шт.</t>
+          <t>153 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 2500х50х50х4 мм</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
           <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х30х20х1,5 мм</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х30х20х2 мм</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
           <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х30х30х2,5 мм</t>
+          <t>П-профиль перфорированный 3000х30х30х2 мм</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х30х30х2 мм</t>
+          <t>П-профиль перфорированный 3000х30х30х2,5 мм</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>158 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х30х30х3 мм</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
           <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х30х35х1,5 мм</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х30х35х2,5 мм</t>
+          <t>П-профиль перфорированный 3000х30х35х2 мм</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>164 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х30х35х2 мм</t>
+          <t>П-профиль перфорированный 3000х30х35х2,5 мм</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х40х40х1,5 мм</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
           <t>158 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х40х40х2,5 мм</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
           <t>162 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х40х40х3,5 мм</t>
+          <t>П-профиль перфорированный 3000х40х40х3 мм</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>157 ₽/шт.</t>
+          <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х40х40х3 мм</t>
+          <t>П-профиль перфорированный 3000х40х40х3,5 мм</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>165 ₽/шт.</t>
+          <t>157 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х40х40х4 мм</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
           <t>164 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х45х30х1,5 мм</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
           <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х45х30х2,5 мм</t>
+          <t>П-профиль перфорированный 3000х45х30х2 мм</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>165 ₽/шт.</t>
+          <t>161 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х45х30х2 мм</t>
+          <t>П-профиль перфорированный 3000х45х30х2,5 мм</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>161 ₽/шт.</t>
+          <t>165 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х50х50х2,5 мм</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
           <t>160 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х50х50х3,5 мм</t>
+          <t>П-профиль перфорированный 3000х50х50х3 мм</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>159 ₽/шт.</t>
+          <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 3000х50х50х3 мм</t>
+          <t>П-профиль перфорированный 3000х50х50х3,5 мм</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>163 ₽/шт.</t>
+          <t>159 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 3000х50х50х4 мм</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
           <t>163 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х30х20х1,5 мм</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
           <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х30х20х2 мм</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
           <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 6000х30х30х2,5 мм</t>
+          <t>П-профиль перфорированный 6000х30х30х2 мм</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>166 ₽/шт.</t>
+          <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 6000х30х30х2 мм</t>
+          <t>П-профиль перфорированный 6000х30х30х2,5 мм</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>168 ₽/шт.</t>
+          <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х30х30х3 мм</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
           <t>170 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х30х35х1,5 мм</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
           <t>169 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 6000х30х35х2,5 мм</t>
+          <t>П-профиль перфорированный 6000х30х35х2 мм</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>167 ₽/шт.</t>
+          <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 6000х30х35х2 мм</t>
+          <t>П-профиль перфорированный 6000х30х35х2,5 мм</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>166 ₽/шт.</t>
+          <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х40х40х1,5 мм</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
           <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х40х40х2 мм</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
           <t>168 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 6000х40х40х3,5 мм</t>
+          <t>П-профиль перфорированный 6000х40х40х3 мм</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
           <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
-          <t>П-профиль перфорированный 6000х40х40х3 мм</t>
+          <t>П-профиль перфорированный 6000х40х40х3,5 мм</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
           <t>167 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х40х40х4 мм</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
           <t>166 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>П-профиль перфорированный 6000х50х50х2,5 мм</t>
         </is>