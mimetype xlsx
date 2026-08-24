--- v1 (2026-07-09)
+++ v2 (2026-08-24)
@@ -485,3586 +485,3586 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>Наименование категории</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Цена</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х5,69мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>1162 ₽/пг.м.</t>
+          <t>954 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х5,69мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>1133 ₽/пг.м.</t>
+          <t>879 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х6,35мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>1164 ₽/пг.м.</t>
+          <t>962 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х6,35мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>1134 ₽/пг.м.</t>
+          <t>900 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х7,37мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>1169 ₽/пг.м.</t>
+          <t>972 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х7,37мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>1139 ₽/пг.м.</t>
+          <t>907 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х8,56мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>1179 ₽/пг.м.</t>
+          <t>972 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114,3х8,56мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>1146 ₽/пг.м.</t>
+          <t>929 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х10,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>1062 ₽/пг.м.</t>
+          <t>842 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х5,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>1012 ₽/пг.м.</t>
+          <t>802 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х5,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>1025 ₽/пг.м.</t>
+          <t>806 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х6,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>1027 ₽/пг.м.</t>
+          <t>820 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х6,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>1071 ₽/пг.м.</t>
+          <t>844 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х7,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>1042 ₽/пг.м.</t>
+          <t>825 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х7,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>1104 ₽/пг.м.</t>
+          <t>869 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х8,6мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>1047 ₽/пг.м.</t>
+          <t>834 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 114х8,6мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>1127 ₽/пг.м.</t>
+          <t>879 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х10,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>1365 ₽/пг.м.</t>
+          <t>1175 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х11,1мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>1281 ₽/пг.м.</t>
+          <t>1123 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х11,1мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>1212 ₽/пг.м.</t>
+          <t>1023 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х12,14мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>1289 ₽/пг.м.</t>
+          <t>1143 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х12,14мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>1221 ₽/пг.м.</t>
+          <t>1024 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х12,7мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>1293 ₽/пг.м.</t>
+          <t>1147 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х12,7мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>1228 ₽/пг.м.</t>
+          <t>1041 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х5,59мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>1254 ₽/пг.м.</t>
+          <t>1073 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х5,59мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>1183 ₽/пг.м.</t>
+          <t>976 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х5,6мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>1302 ₽/пг.м.</t>
+          <t>1147 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х6,43мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>1256 ₽/пг.м.</t>
+          <t>1083 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х6,43мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>1195 ₽/пг.м.</t>
+          <t>1000 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х6,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>1309 ₽/пг.м.</t>
+          <t>1159 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х6,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>1377 ₽/пг.м.</t>
+          <t>1182 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х7,52мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>1263 ₽/пг.м.</t>
+          <t>1106 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х7,52мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>1205 ₽/пг.м.</t>
+          <t>1009 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х7,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>1340 ₽/пг.м.</t>
+          <t>1164 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х7,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>1379 ₽/пг.м.</t>
+          <t>1201 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х9,19мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>1267 ₽/пг.м.</t>
+          <t>1114 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х9,19мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>1212 ₽/пг.м.</t>
+          <t>1009 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х9,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>1355 ₽/пг.м.</t>
+          <t>1170 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 127х9,2мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>1380 ₽/пг.м.</t>
+          <t>1208 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х10,54мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>1501 ₽/пг.м.</t>
+          <t>1294 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х10,54мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>1433 ₽/пг.м.</t>
+          <t>1246 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х12,7мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>1507 ₽/пг.м.</t>
+          <t>1299 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х12,7мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>1442 ₽/пг.м.</t>
+          <t>1259 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х6,2мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>1471 ₽/пг.м.</t>
+          <t>1267 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х6,2мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>1396 ₽/пг.м.</t>
+          <t>1211 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х6,98мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>1477 ₽/пг.м.</t>
+          <t>1272 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х6,98мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>1404 ₽/пг.м.</t>
+          <t>1220 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х7,72мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>1489 ₽/пг.м.</t>
+          <t>1277 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х7,72мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>1421 ₽/пг.м.</t>
+          <t>1235 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х9,17мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>1496 ₽/пг.м.</t>
+          <t>1291 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 139,7х9,17мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>1432 ₽/пг.м.</t>
+          <t>1244 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х10,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>1576 ₽/пг.м.</t>
+          <t>1310 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х10,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>1613 ₽/пг.м.</t>
+          <t>1333 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х6,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>1512 ₽/пг.м.</t>
+          <t>1303 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х6,2мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>1594 ₽/пг.м.</t>
+          <t>1320 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х7,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>1562 ₽/пг.м.</t>
+          <t>1308 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х7,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>1597 ₽/пг.м.</t>
+          <t>1330 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>1550 ₽/пг.м.</t>
+          <t>1305 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>1595 ₽/пг.м.</t>
+          <t>1322 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 140х9,2мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>1597 ₽/пг.м.</t>
+          <t>1330 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х10,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B70" t="inlineStr">
         <is>
-          <t>1642 ₽/пг.м.</t>
+          <t>1408 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х10,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>1686 ₽/пг.м.</t>
+          <t>1451 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х6,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>1623 ₽/пг.м.</t>
+          <t>1354 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х6,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>1660 ₽/пг.м.</t>
+          <t>1414 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х7,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>1629 ₽/пг.м.</t>
+          <t>1383 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х7,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>1682 ₽/пг.м.</t>
+          <t>1428 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>1627 ₽/пг.м.</t>
+          <t>1365 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>1681 ₽/пг.м.</t>
+          <t>1423 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х8,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>1637 ₽/пг.м.</t>
+          <t>1390 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х8,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>1682 ₽/пг.м.</t>
+          <t>1434 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х9,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B80" t="inlineStr">
         <is>
-          <t>1638 ₽/пг.м.</t>
+          <t>1398 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 146х9,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B81" t="inlineStr">
         <is>
-          <t>1684 ₽/пг.м.</t>
+          <t>1437 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х10,59мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B82" t="inlineStr">
         <is>
-          <t>1857 ₽/пг.м.</t>
+          <t>1664 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х10,59мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B83" t="inlineStr">
         <is>
-          <t>1817 ₽/пг.м.</t>
+          <t>1629 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х12,06мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B84" t="inlineStr">
         <is>
-          <t>1878 ₽/пг.м.</t>
+          <t>1666 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х12,06мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B85" t="inlineStr">
         <is>
-          <t>1823 ₽/пг.м.</t>
+          <t>1639 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х7,32мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B86" t="inlineStr">
         <is>
-          <t>1852 ₽/пг.м.</t>
+          <t>1647 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х7,32мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B87" t="inlineStr">
         <is>
-          <t>1797 ₽/пг.м.</t>
+          <t>1591 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х8,94мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B88" t="inlineStr">
         <is>
-          <t>1856 ₽/пг.м.</t>
+          <t>1660 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168,28х8,94мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B89" t="inlineStr">
         <is>
-          <t>1807 ₽/пг.м.</t>
+          <t>1626 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х10,6мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B90" t="inlineStr">
         <is>
-          <t>1759 ₽/пг.м.</t>
+          <t>1485 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х10,6мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B91" t="inlineStr">
         <is>
-          <t>1786 ₽/пг.м.</t>
+          <t>1576 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х12,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B92" t="inlineStr">
         <is>
-          <t>1759 ₽/пг.м.</t>
+          <t>1506 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х12,1мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B93" t="inlineStr">
         <is>
-          <t>1795 ₽/пг.м.</t>
+          <t>1584 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х7,3мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B94" t="inlineStr">
         <is>
-          <t>1695 ₽/пг.м.</t>
+          <t>1457 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х7,3мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B95" t="inlineStr">
         <is>
-          <t>1765 ₽/пг.м.</t>
+          <t>1544 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х8,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B96" t="inlineStr">
         <is>
-          <t>1705 ₽/пг.м.</t>
+          <t>1469 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х8,9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B97" t="inlineStr">
         <is>
-          <t>1784 ₽/пг.м.</t>
+          <t>1568 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х8мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B98" t="inlineStr">
         <is>
-          <t>1697 ₽/пг.м.</t>
+          <t>1460 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 168х8мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B99" t="inlineStr">
         <is>
-          <t>1769 ₽/пг.м.</t>
+          <t>1561 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х10,36мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B100" t="inlineStr">
         <is>
-          <t>2031 ₽/пг.м.</t>
+          <t>1801 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х10,36мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B101" t="inlineStr">
         <is>
-          <t>1921 ₽/пг.м.</t>
+          <t>1744 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х11,51мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B102" t="inlineStr">
         <is>
-          <t>2035 ₽/пг.м.</t>
+          <t>1807 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х11,51мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B103" t="inlineStr">
         <is>
-          <t>1949 ₽/пг.м.</t>
+          <t>1750 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х12,65мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B104" t="inlineStr">
         <is>
-          <t>2052 ₽/пг.м.</t>
+          <t>1818 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х12,65мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B105" t="inlineStr">
         <is>
-          <t>1984 ₽/пг.м.</t>
+          <t>1755 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х5,87мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B106" t="inlineStr">
         <is>
-          <t>1995 ₽/пг.м.</t>
+          <t>1757 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х5,87мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B107" t="inlineStr">
         <is>
-          <t>1895 ₽/пг.м.</t>
+          <t>1673 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х6,91мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B108" t="inlineStr">
         <is>
-          <t>1999 ₽/пг.м.</t>
+          <t>1757 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х6,91мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B109" t="inlineStr">
         <is>
-          <t>1896 ₽/пг.м.</t>
+          <t>1687 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х8,05мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B110" t="inlineStr">
         <is>
-          <t>2001 ₽/пг.м.</t>
+          <t>1768 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х8,05мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B111" t="inlineStr">
         <is>
-          <t>1897 ₽/пг.м.</t>
+          <t>1719 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х9,19мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B112" t="inlineStr">
         <is>
-          <t>2011 ₽/пг.м.</t>
+          <t>1788 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 177,8х9,19мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B113" t="inlineStr">
         <is>
-          <t>1913 ₽/пг.м.</t>
+          <t>1738 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х10,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B114" t="inlineStr">
         <is>
-          <t>2075 ₽/пг.м.</t>
+          <t>1863 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х10,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B115" t="inlineStr">
         <is>
-          <t>2146 ₽/пг.м.</t>
+          <t>1919 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х11,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B116" t="inlineStr">
         <is>
-          <t>2083 ₽/пг.м.</t>
+          <t>1868 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х11,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B117" t="inlineStr">
         <is>
-          <t>2163 ₽/пг.м.</t>
+          <t>1922 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х12,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B118" t="inlineStr">
         <is>
-          <t>2101 ₽/пг.м.</t>
+          <t>1870 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х12,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B119" t="inlineStr">
         <is>
-          <t>2172 ₽/пг.м.</t>
+          <t>1927 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х13,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B120" t="inlineStr">
         <is>
-          <t>2104 ₽/пг.м.</t>
+          <t>1874 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х15мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B121" t="inlineStr">
         <is>
-          <t>2111 ₽/пг.м.</t>
+          <t>1890 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х5,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B122" t="inlineStr">
         <is>
-          <t>2061 ₽/пг.м.</t>
+          <t>1822 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х6,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B123" t="inlineStr">
         <is>
-          <t>2061 ₽/пг.м.</t>
+          <t>1827 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х6,9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B124" t="inlineStr">
         <is>
-          <t>2115 ₽/пг.м.</t>
+          <t>1892 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х8,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B125" t="inlineStr">
         <is>
-          <t>2065 ₽/пг.м.</t>
+          <t>1835 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х8,1мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B126" t="inlineStr">
         <is>
-          <t>2118 ₽/пг.м.</t>
+          <t>1908 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х9,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B127" t="inlineStr">
         <is>
-          <t>2074 ₽/пг.м.</t>
+          <t>1837 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 178х9,2мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B128" t="inlineStr">
         <is>
-          <t>2146 ₽/пг.м.</t>
+          <t>1910 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х10,92мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B129" t="inlineStr">
         <is>
-          <t>2268 ₽/пг.м.</t>
+          <t>2048 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х10,92мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B130" t="inlineStr">
         <is>
-          <t>2215 ₽/пг.м.</t>
+          <t>1970 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х12,7мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B131" t="inlineStr">
         <is>
-          <t>2269 ₽/пг.м.</t>
+          <t>2055 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х12,7мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B132" t="inlineStr">
         <is>
-          <t>2222 ₽/пг.м.</t>
+          <t>1973 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х7,62мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B133" t="inlineStr">
         <is>
-          <t>2225 ₽/пг.м.</t>
+          <t>2028 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х7,62мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B134" t="inlineStr">
         <is>
-          <t>2186 ₽/пг.м.</t>
+          <t>1927 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х8,33мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B135" t="inlineStr">
         <is>
-          <t>2233 ₽/пг.м.</t>
+          <t>2031 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х8,33мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B136" t="inlineStr">
         <is>
-          <t>2194 ₽/пг.м.</t>
+          <t>1957 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х9,53мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B137" t="inlineStr">
         <is>
-          <t>2239 ₽/пг.м.</t>
+          <t>2042 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 193,68х9,53мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B138" t="inlineStr">
         <is>
-          <t>2202 ₽/пг.м.</t>
+          <t>1965 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х10,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B139" t="inlineStr">
         <is>
-          <t>2294 ₽/пг.м.</t>
+          <t>2125 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х10,9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B140" t="inlineStr">
         <is>
-          <t>2327 ₽/пг.м.</t>
+          <t>2169 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х12,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B141" t="inlineStr">
         <is>
-          <t>2297 ₽/пг.м.</t>
+          <t>2131 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х12,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B142" t="inlineStr">
         <is>
-          <t>2344 ₽/пг.м.</t>
+          <t>2178 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х15,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B143" t="inlineStr">
         <is>
-          <t>2310 ₽/пг.м.</t>
+          <t>2151 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х7,6мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B144" t="inlineStr">
         <is>
-          <t>2278 ₽/пг.м.</t>
+          <t>2062 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х7,6мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B145" t="inlineStr">
         <is>
-          <t>2317 ₽/пг.м.</t>
+          <t>2152 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х8,3мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B146" t="inlineStr">
         <is>
-          <t>2283 ₽/пг.м.</t>
+          <t>2100 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х8,3мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B147" t="inlineStr">
         <is>
-          <t>2318 ₽/пг.м.</t>
+          <t>2156 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х9,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B148" t="inlineStr">
         <is>
-          <t>2293 ₽/пг.м.</t>
+          <t>2115 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 194х9.5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B149" t="inlineStr">
         <is>
-          <t>2323 ₽/пг.м.</t>
+          <t>2167 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х10,16мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B150" t="inlineStr">
         <is>
-          <t>2589 ₽/пг.м.</t>
+          <t>2408 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х10,16мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B151" t="inlineStr">
         <is>
-          <t>2520 ₽/пг.м.</t>
+          <t>2335 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х11,43мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B152" t="inlineStr">
         <is>
-          <t>2595 ₽/пг.м.</t>
+          <t>2421 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х11,43мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B153" t="inlineStr">
         <is>
-          <t>2523 ₽/пг.м.</t>
+          <t>2377 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х12,7мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B154" t="inlineStr">
         <is>
-          <t>2596 ₽/пг.м.</t>
+          <t>2431 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х12,7мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B155" t="inlineStr">
         <is>
-          <t>2538 ₽/пг.м.</t>
+          <t>2382 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х6,71мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B156" t="inlineStr">
         <is>
-          <t>2550 ₽/пг.м.</t>
+          <t>2401 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х6,71мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B157" t="inlineStr">
         <is>
-          <t>2487 ₽/пг.м.</t>
+          <t>2328 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х7,72мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B158" t="inlineStr">
         <is>
-          <t>2565 ₽/пг.м.</t>
+          <t>2406 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х7,72мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B159" t="inlineStr">
         <is>
-          <t>2490 ₽/пг.м.</t>
+          <t>2331 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х8,94мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B160" t="inlineStr">
         <is>
-          <t>2586 ₽/пг.м.</t>
+          <t>2407 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219,08х8,94мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B161" t="inlineStr">
         <is>
-          <t>2495 ₽/пг.м.</t>
+          <t>2332 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х10,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B162" t="inlineStr">
         <is>
-          <t>2366 ₽/пг.м.</t>
+          <t>2216 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х10,2мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B163" t="inlineStr">
         <is>
-          <t>2435 ₽/пг.м.</t>
+          <t>2270 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х11,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B164" t="inlineStr">
         <is>
-          <t>2398 ₽/пг.м.</t>
+          <t>2220 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х11,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B165" t="inlineStr">
         <is>
-          <t>2437 ₽/пг.м.</t>
+          <t>2280 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х12,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B166" t="inlineStr">
         <is>
-          <t>2412 ₽/пг.м.</t>
+          <t>2221 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х12,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B167" t="inlineStr">
         <is>
-          <t>2484 ₽/пг.м.</t>
+          <t>2281 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х14,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B168" t="inlineStr">
         <is>
-          <t>2413 ₽/пг.м.</t>
+          <t>2230 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х14,2мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B169" t="inlineStr">
         <is>
-          <t>2485 ₽/пг.м.</t>
+          <t>2302 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х6,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B170" t="inlineStr">
         <is>
-          <t>2345 ₽/пг.м.</t>
+          <t>2190 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х7,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B171" t="inlineStr">
         <is>
-          <t>2348 ₽/пг.м.</t>
+          <t>2205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х7,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B172" t="inlineStr">
         <is>
-          <t>2432 ₽/пг.м.</t>
+          <t>2251 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х8,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B173" t="inlineStr">
         <is>
-          <t>2361 ₽/пг.м.</t>
+          <t>2212 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 219х8,9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B174" t="inlineStr">
         <is>
-          <t>2433 ₽/пг.м.</t>
+          <t>2252 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х10,03мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B175" t="inlineStr">
         <is>
-          <t>2690 ₽/пг.м.</t>
+          <t>2477 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х10,03мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B176" t="inlineStr">
         <is>
-          <t>2637 ₽/пг.м.</t>
+          <t>2447 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х11,05мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B177" t="inlineStr">
         <is>
-          <t>2692 ₽/пг.м.</t>
+          <t>2477 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х11,05мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B178" t="inlineStr">
         <is>
-          <t>2637 ₽/пг.м.</t>
+          <t>2452 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х11,99мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B179" t="inlineStr">
         <is>
-          <t>2704 ₽/пг.м.</t>
+          <t>2480 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х11,99мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B180" t="inlineStr">
         <is>
-          <t>2654 ₽/пг.м.</t>
+          <t>2453 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х7,92мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B181" t="inlineStr">
         <is>
-          <t>2683 ₽/пг.м.</t>
+          <t>2455 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х7,92мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B182" t="inlineStr">
         <is>
-          <t>2598 ₽/пг.м.</t>
+          <t>2433 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х8,94мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B183" t="inlineStr">
         <is>
-          <t>2686 ₽/пг.м.</t>
+          <t>2470 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 244,48х8,94мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B184" t="inlineStr">
         <is>
-          <t>2623 ₽/пг.м.</t>
+          <t>2436 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х10мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B185" t="inlineStr">
         <is>
-          <t>2729 ₽/пг.м.</t>
+          <t>2520 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х10мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B186" t="inlineStr">
         <is>
-          <t>2816 ₽/пг.м.</t>
+          <t>2569 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х11,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B187" t="inlineStr">
         <is>
-          <t>2735 ₽/пг.м.</t>
+          <t>2536 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х11,1мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B188" t="inlineStr">
         <is>
-          <t>2828 ₽/пг.м.</t>
+          <t>2570 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х12мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B189" t="inlineStr">
         <is>
-          <t>2750 ₽/пг.м.</t>
+          <t>2545 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х12мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B190" t="inlineStr">
         <is>
-          <t>2828 ₽/пг.м.</t>
+          <t>2582 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х13,8мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B191" t="inlineStr">
         <is>
-          <t>2753 ₽/пг.м.</t>
+          <t>2550 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х13,8мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B192" t="inlineStr">
         <is>
-          <t>2843 ₽/пг.м.</t>
+          <t>2588 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х15,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B193" t="inlineStr">
         <is>
-          <t>2779 ₽/пг.м.</t>
+          <t>2554 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х7,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B194" t="inlineStr">
         <is>
-          <t>2720 ₽/пг.м.</t>
+          <t>2486 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х7,9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B195" t="inlineStr">
         <is>
-          <t>2788 ₽/пг.м.</t>
+          <t>2563 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х8,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B196" t="inlineStr">
         <is>
-          <t>2729 ₽/пг.м.</t>
+          <t>2495 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 245х8,9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B197" t="inlineStr">
         <is>
-          <t>2799 ₽/пг.м.</t>
+          <t>2567 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х10,16мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B198" t="inlineStr">
         <is>
-          <t>3048 ₽/пг.м.</t>
+          <t>2866 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х10,16мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B199" t="inlineStr">
         <is>
-          <t>2983 ₽/пг.м.</t>
+          <t>2808 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х11,43мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B200" t="inlineStr">
         <is>
-          <t>3071 ₽/пг.м.</t>
+          <t>2898 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х11,43мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B201" t="inlineStr">
         <is>
-          <t>2986 ₽/пг.м.</t>
+          <t>2817 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х12.57мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B202" t="inlineStr">
         <is>
-          <t>3084 ₽/пг.м.</t>
+          <t>2915 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х12.57мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B203" t="inlineStr">
         <is>
-          <t>2999 ₽/пг.м.</t>
+          <t>2822 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х7,09мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B204" t="inlineStr">
         <is>
-          <t>3021 ₽/пг.м.</t>
+          <t>2841 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х7,09мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B205" t="inlineStr">
         <is>
-          <t>2976 ₽/пг.м.</t>
+          <t>2789 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х8,89мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B206" t="inlineStr">
         <is>
-          <t>3029 ₽/пг.м.</t>
+          <t>2844 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273,05х8,89мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B207" t="inlineStr">
         <is>
-          <t>2976 ₽/пг.м.</t>
+          <t>2807 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х10,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B208" t="inlineStr">
         <is>
-          <t>2875 ₽/пг.м.</t>
+          <t>2626 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х10,2мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B209" t="inlineStr">
         <is>
-          <t>2963 ₽/пг.м.</t>
+          <t>2739 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х11,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B210" t="inlineStr">
         <is>
-          <t>2876 ₽/пг.м.</t>
+          <t>2636 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х11,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B211" t="inlineStr">
         <is>
-          <t>2971 ₽/пг.м.</t>
+          <t>2752 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х12,6мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B212" t="inlineStr">
         <is>
-          <t>2883 ₽/пг.м.</t>
+          <t>2642 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х12,6мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B213" t="inlineStr">
         <is>
-          <t>2973 ₽/пг.м.</t>
+          <t>2771 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х13,8мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B214" t="inlineStr">
         <is>
-          <t>2902 ₽/пг.м.</t>
+          <t>2672 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х13,8мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B215" t="inlineStr">
         <is>
-          <t>2975 ₽/пг.м.</t>
+          <t>2780 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х15,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B216" t="inlineStr">
         <is>
-          <t>2921 ₽/пг.м.</t>
+          <t>2675 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х16,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B217" t="inlineStr">
         <is>
-          <t>2922 ₽/пг.м.</t>
+          <t>2685 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х7,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B218" t="inlineStr">
         <is>
-          <t>2852 ₽/пг.м.</t>
+          <t>2595 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х7,1мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B219" t="inlineStr">
         <is>
-          <t>2926 ₽/пг.м.</t>
+          <t>2712 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х8,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B220" t="inlineStr">
         <is>
-          <t>2857 ₽/пг.м.</t>
+          <t>2607 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 273х8,9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B221" t="inlineStr">
         <is>
-          <t>2949 ₽/пг.м.</t>
+          <t>2725 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х11,05мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B222" t="inlineStr">
         <is>
-          <t>3127 ₽/пг.м.</t>
+          <t>2982 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х11,05мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B223" t="inlineStr">
         <is>
-          <t>3104 ₽/пг.м.</t>
+          <t>2955 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х12,42мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B224" t="inlineStr">
         <is>
-          <t>3129 ₽/пг.м.</t>
+          <t>2992 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х12,42мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B225" t="inlineStr">
         <is>
-          <t>3117 ₽/пг.м.</t>
+          <t>2958 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х8,46мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B226" t="inlineStr">
         <is>
-          <t>3123 ₽/пг.м.</t>
+          <t>2974 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х8,46мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B227" t="inlineStr">
         <is>
-          <t>3096 ₽/пг.м.</t>
+          <t>2920 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х9,53мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B228" t="inlineStr">
         <is>
-          <t>3126 ₽/пг.м.</t>
+          <t>2977 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 298,45х9,53мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B229" t="inlineStr">
         <is>
-          <t>3096 ₽/пг.м.</t>
+          <t>2922 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х11,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B230" t="inlineStr">
         <is>
-          <t>3144 ₽/пг.м.</t>
+          <t>3066 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х11,1мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B231" t="inlineStr">
         <is>
-          <t>3245 ₽/пг.м.</t>
+          <t>3145 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х12,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B232" t="inlineStr">
         <is>
-          <t>3153 ₽/пг.м.</t>
+          <t>3096 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х12,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B233" t="inlineStr">
         <is>
-          <t>3259 ₽/пг.м.</t>
+          <t>3146 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х14,8мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B234" t="inlineStr">
         <is>
-          <t>3163 ₽/пг.м.</t>
+          <t>3121 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х14,8мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B235" t="inlineStr">
         <is>
-          <t>3268 ₽/пг.м.</t>
+          <t>3149 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х8,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B236" t="inlineStr">
         <is>
-          <t>3139 ₽/пг.м.</t>
+          <t>2995 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х8,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B237" t="inlineStr">
         <is>
-          <t>3167 ₽/пг.м.</t>
+          <t>3135 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х9,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B238" t="inlineStr">
         <is>
-          <t>3143 ₽/пг.м.</t>
+          <t>3035 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 299х9,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B239" t="inlineStr">
         <is>
-          <t>3226 ₽/пг.м.</t>
+          <t>3139 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х11мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B240" t="inlineStr">
         <is>
-          <t>3304 ₽/пг.м.</t>
+          <t>3202 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х11мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B241" t="inlineStr">
         <is>
-          <t>3339 ₽/пг.м.</t>
+          <t>3220 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х12,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B242" t="inlineStr">
         <is>
-          <t>3305 ₽/пг.м.</t>
+          <t>3203 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х12,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B243" t="inlineStr">
         <is>
-          <t>3341 ₽/пг.м.</t>
+          <t>3237 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х14мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B244" t="inlineStr">
         <is>
-          <t>3310 ₽/пг.м.</t>
+          <t>3205 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х14мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B245" t="inlineStr">
         <is>
-          <t>3355 ₽/пг.м.</t>
+          <t>3263 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х8,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B246" t="inlineStr">
         <is>
-          <t>3275 ₽/пг.м.</t>
+          <t>3169 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х9,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B247" t="inlineStr">
         <is>
-          <t>3299 ₽/пг.м.</t>
+          <t>3201 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 324х9,5мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B248" t="inlineStr">
         <is>
-          <t>3331 ₽/пг.м.</t>
+          <t>3219 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х10,92мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B249" t="inlineStr">
         <is>
-          <t>3477 ₽/пг.м.</t>
+          <t>3318 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х10,92мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B250" t="inlineStr">
         <is>
-          <t>3379 ₽/пг.м.</t>
+          <t>3282 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х12,19мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B251" t="inlineStr">
         <is>
-          <t>3479 ₽/пг.м.</t>
+          <t>3334 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х12,19мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B252" t="inlineStr">
         <is>
-          <t>3382 ₽/пг.м.</t>
+          <t>3285 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х13,06мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B253" t="inlineStr">
         <is>
-          <t>3485 ₽/пг.м.</t>
+          <t>3341 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х13,06мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B254" t="inlineStr">
         <is>
-          <t>3425 ₽/пг.м.</t>
+          <t>3293 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х8,38мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B255" t="inlineStr">
         <is>
-          <t>3426 ₽/пг.м.</t>
+          <t>3296 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х8,38мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B256" t="inlineStr">
         <is>
-          <t>3356 ₽/пг.м.</t>
+          <t>3264 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х9,65мм Д ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B257" t="inlineStr">
         <is>
-          <t>3439 ₽/пг.м.</t>
+          <t>3299 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 339,73х9,65мм С ТУ 14-3-1575-88</t>
         </is>
       </c>
       <c r="B258" t="inlineStr">
         <is>
-          <t>3359 ₽/пг.м.</t>
+          <t>3270 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х10,9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B259" t="inlineStr">
         <is>
-          <t>3509 ₽/пг.м.</t>
+          <t>3391 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х12,2мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B260" t="inlineStr">
         <is>
-          <t>3516 ₽/пг.м.</t>
+          <t>3401 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х13,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B261" t="inlineStr">
         <is>
-          <t>3572 ₽/пг.м.</t>
+          <t>3401 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х14мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B262" t="inlineStr">
         <is>
-          <t>3573 ₽/пг.м.</t>
+          <t>3415 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х15,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B263" t="inlineStr">
         <is>
-          <t>3573 ₽/пг.м.</t>
+          <t>3437 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х15,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B264" t="inlineStr">
         <is>
-          <t>3599 ₽/пг.м.</t>
+          <t>3472 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х8,4мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B265" t="inlineStr">
         <is>
-          <t>3489 ₽/пг.м.</t>
+          <t>3370 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х8,4мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B266" t="inlineStr">
         <is>
-          <t>3589 ₽/пг.м.</t>
+          <t>3466 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 340х9,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B267" t="inlineStr">
         <is>
-          <t>3498 ₽/пг.м.</t>
+          <t>3378 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х10мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B268" t="inlineStr">
         <is>
-          <t>3617 ₽/пг.м.</t>
+          <t>3486 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х10мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B269" t="inlineStr">
         <is>
-          <t>3704 ₽/пг.м.</t>
+          <t>3506 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х11мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B270" t="inlineStr">
         <is>
-          <t>3649 ₽/пг.м.</t>
+          <t>3493 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х11мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B271" t="inlineStr">
         <is>
-          <t>3720 ₽/пг.м.</t>
+          <t>3511 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х12мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B272" t="inlineStr">
         <is>
-          <t>3684 ₽/пг.м.</t>
+          <t>3499 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х12мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B273" t="inlineStr">
         <is>
-          <t>3722 ₽/пг.м.</t>
+          <t>3520 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B274" t="inlineStr">
         <is>
-          <t>3600 ₽/пг.м.</t>
+          <t>3477 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 351х9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B275" t="inlineStr">
         <is>
-          <t>3686 ₽/пг.м.</t>
+          <t>3504 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х10мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B276" t="inlineStr">
         <is>
-          <t>3731 ₽/пг.м.</t>
+          <t>3555 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х10мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B277" t="inlineStr">
         <is>
-          <t>3752 ₽/пг.м.</t>
+          <t>3574 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х11мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B278" t="inlineStr">
         <is>
-          <t>3732 ₽/пг.м.</t>
+          <t>3573 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х11мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B279" t="inlineStr">
         <is>
-          <t>3757 ₽/пг.м.</t>
+          <t>3579 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х12мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B280" t="inlineStr">
         <is>
-          <t>3737 ₽/пг.м.</t>
+          <t>3573 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х12мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B281" t="inlineStr">
         <is>
-          <t>3762 ₽/пг.м.</t>
+          <t>3581 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х9мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B282" t="inlineStr">
         <is>
-          <t>3722 ₽/пг.м.</t>
+          <t>3540 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 377х9мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B283" t="inlineStr">
         <is>
-          <t>3748 ₽/пг.м.</t>
+          <t>3573 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 406х11,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B284" t="inlineStr">
         <is>
-          <t>3834 ₽/пг.м.</t>
+          <t>3616 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 406х12,6мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B285" t="inlineStr">
         <is>
-          <t>3834 ₽/пг.м.</t>
+          <t>3642 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 406х16,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B286" t="inlineStr">
         <is>
-          <t>3835 ₽/пг.м.</t>
+          <t>3651 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 406х16,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B287" t="inlineStr">
         <is>
-          <t>3836 ₽/пг.м.</t>
+          <t>3662 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 406х9,5мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B288" t="inlineStr">
         <is>
-          <t>3772 ₽/пг.м.</t>
+          <t>3581 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 426х10мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B289" t="inlineStr">
         <is>
-          <t>3838 ₽/пг.м.</t>
+          <t>3664 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 426х10мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B290" t="inlineStr">
         <is>
-          <t>3875 ₽/пг.м.</t>
+          <t>3746 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 426х11мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B291" t="inlineStr">
         <is>
-          <t>3855 ₽/пг.м.</t>
+          <t>3665 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 426х11мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B292" t="inlineStr">
         <is>
-          <t>3891 ₽/пг.м.</t>
+          <t>3756 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 426х12мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B293" t="inlineStr">
         <is>
-          <t>3861 ₽/пг.м.</t>
+          <t>3713 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 426х12мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B294" t="inlineStr">
         <is>
-          <t>3892 ₽/пг.м.</t>
+          <t>3761 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 473х11,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B295" t="inlineStr">
         <is>
-          <t>3925 ₽/пг.м.</t>
+          <t>3765 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 473х11,1мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B296" t="inlineStr">
         <is>
-          <t>3951 ₽/пг.м.</t>
+          <t>3769 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 508х11,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B297" t="inlineStr">
         <is>
-          <t>3956 ₽/пг.м.</t>
+          <t>3775 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 508х12,7мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B298" t="inlineStr">
         <is>
-          <t>3984 ₽/пг.м.</t>
+          <t>3779 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 508х12,7мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B299" t="inlineStr">
         <is>
-          <t>3990 ₽/пг.м.</t>
+          <t>3781 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 508х16,1мм А ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B300" t="inlineStr">
         <is>
-          <t>3989 ₽/пг.м.</t>
+          <t>3779 ₽/пг.м.</t>
         </is>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr">
         <is>
           <t>Труба стальная обсадная 508х16,1мм Б ГОСТ 632-80</t>
         </is>
       </c>
       <c r="B301" t="inlineStr">
         <is>
-          <t>4000 ₽/пг.м.</t>
+          <t>3788 ₽/пг.м.</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>