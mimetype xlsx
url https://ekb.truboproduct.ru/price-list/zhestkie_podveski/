--- v0 (2026-05-25)
+++ v1 (2026-09-15)
@@ -485,51 +485,51 @@
     <col width="80" customWidth="1" min="1" max="1"/>
     <col width="23" customWidth="1" min="2" max="2"/>
     <col width="23" customWidth="1" min="3" max="3"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>8 800 500-69-53</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Горячая линия:</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>+7 (343) 300-87-30</t>
+          <t>+7 (343) 293-31-49</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>E-Mail:</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
           <t>ekb@truboproduct.ru</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>*Актуальная цена на металлопрокат формируется исходя из объема поставки,
         формы оплаты и удаленности от заказчика места отгрузки.
         Конечную цену вам помогут рассчитать наши специалисты.</t>
         </is>
       </c>
     </row>
     <row r="9">
@@ -585,68 +585,68 @@
         <is>
           <t>Подвеска жесткая для вертикальных трубопроводов 219 мм ТС-682 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
           <t>767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>Подвеска жесткая для вертикальных трубопроводов 273 мм ТС-682 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
           <t>769 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>Подвеска жесткая для вертикальных трубопроводов 325 мм ТС-682 Серия 5.903-13 в.6-95</t>
+          <t>Подвеска жесткая для вертикальных трубопроводов 32 мм ТС-681 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>773 ₽/шт.</t>
+          <t>686 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>Подвеска жесткая для вертикальных трубопроводов 32 мм ТС-681 Серия 5.903-13 в.6-95</t>
+          <t>Подвеска жесткая для вертикальных трубопроводов 325 мм ТС-682 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>686 ₽/шт.</t>
+          <t>773 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>Подвеска жесткая для вертикальных трубопроводов 377 мм ТС-682 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
           <t>776 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>Подвеска жесткая для вертикальных трубопроводов 38 мм ТС-681 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
           <t>708 ₽/шт.</t>
         </is>
@@ -1041,92 +1041,92 @@
         <is>
           <t>Подвеска жесткая для горизонтальных трубопроводов 273х1270 мм ТС-677 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
           <t>767 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>Подвеска жесткая для горизонтальных трубопроводов 273х1360 мм ТС-678 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
           <t>768 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>Подвеска жесткая для горизонтальных трубопроводов 325 мм Т24 Серия 4.903-10 Выпуск 6</t>
+          <t>Подвеска жесткая для горизонтальных трубопроводов 32 мм Т22 Серия 4.903-10 Выпуск 6</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>771 ₽/шт.</t>
+          <t>637 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>Подвеска жесткая для горизонтальных трубопроводов 325х1300 мм ТС-677 Серия 5.903-13 в.6-95</t>
+          <t>Подвеска жесткая для горизонтальных трубопроводов 325 мм Т24 Серия 4.903-10 Выпуск 6</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
           <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>Подвеска жесткая для горизонтальных трубопроводов 325х1425 мм ТС-678 Серия 5.903-13 в.6-95</t>
+          <t>Подвеска жесткая для горизонтальных трубопроводов 325х1300 мм ТС-677 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
           <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>Подвеска жесткая для горизонтальных трубопроводов 32 мм Т22 Серия 4.903-10 Выпуск 6</t>
+          <t>Подвеска жесткая для горизонтальных трубопроводов 325х1425 мм ТС-678 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>637 ₽/шт.</t>
+          <t>771 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>Подвеска жесткая для горизонтальных трубопроводов 32х1145 мм ТС-676 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
           <t>661 ₽/шт.</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>Подвеска жесткая для горизонтальных трубопроводов 32х1178 мм ТС-676 Серия 5.903-13 в.6-95</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
           <t>659 ₽/шт.</t>
         </is>